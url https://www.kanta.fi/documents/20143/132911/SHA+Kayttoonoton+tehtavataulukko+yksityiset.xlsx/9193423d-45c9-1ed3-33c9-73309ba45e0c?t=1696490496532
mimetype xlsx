--- v1 (2026-02-06)
+++ v2 (2026-06-23)
@@ -7,56 +7,56 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Siirtoja\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\h324clm\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{721D0BE0-09B1-483C-92DA-755A485CCBC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BB0E829-7BED-45B9-A4F4-5F866B979CAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27930" yWindow="150" windowWidth="25170" windowHeight="15000" xr2:uid="{04746288-CF72-41AB-8C35-087C5C05593D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{04746288-CF72-41AB-8C35-087C5C05593D}"/>
   </bookViews>
   <sheets>
     <sheet name="Saate" sheetId="5" r:id="rId1"/>
     <sheet name="Tehtävät" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="127">
   <si>
     <t>Liittyjänä yksityinen palvelunantaja</t>
   </si>
   <si>
     <t xml:space="preserve">Tehtävä </t>
   </si>
@@ -380,53 +380,50 @@
     <t>Kanta Ekstranetin käyttäminen</t>
   </si>
   <si>
     <t>Kanta-palvelujen asiakkuuden hakeminen; käyttöönottotietojen antaminen, Kanta sitoumuksen ja palvelukuvauksen hyväksyminen</t>
   </si>
   <si>
     <t xml:space="preserve">Ennen tuotannon käyttöönottokoetta voi testata, että Kanta-arkistonhoitajaksi valtuutetttu henkilö pääsee Arkistonhoitajan käyttöliittymään.
 Jos yksityinen palvelunantaja toimii vain palveluntuottajan roolissa eli tuottaa kaikki asiakkaiden palvelut toisen palvelunjärjestäjän lukuun, palvelunantajalle ei tallennu Kantaan omaa asiakasrekisteriä. </t>
   </si>
   <si>
     <t>Käyttöönottokoe tehdään aina Kelan antamalla testihenkilötunnuksella, jonka järjestelmätoimittaja saa Kelalta. Käyttöönottokokeessa käytetään Kelan laatimia testitapauksia. Kokeessa käytettyjen asiakirjojen tallentuminen tarkistetaan Arkistonhoitajan käyttöliittymän avulla. Käyttöönottokokeen tarkemmat ohjeet löytyvät kanta.fi-sivulta Näin otat Sosiaalihuollon asiakastietovarannon käyttöön.</t>
   </si>
   <si>
     <t>Raportti onnistuneesta käyttöönottokokeesta toimitetaan Kelaan. Käyttöönottokokeen raporttilomake löytyy kanta.fi-sivulta Näin otat Sosiaalihuollon asiakastietovarannon käyttöön.</t>
   </si>
   <si>
     <t>On organisaation vastuulla sopia käytänteet erilaisten virhe- ja häriötilanteiden varalla. Huolehdi, että kaikki organisaatiossasi tietävät sovitut käytänteet. Seuraa erilaisia tiedotteita kanta.fi:n sivulla Ajankohtaista ja tutustu häiriötilanneohjeisiin kanta.fi:n sivulla Toiminta häiriötilanteessa.</t>
   </si>
   <si>
     <t>Kanta Ekstranet -palveluun kirjaudutaan DVV:n Suomi.fi-tunnistautumisella. Jokaisella organisaatiossa Kanta Ekstranetiä käyttävällä tulee olla käytössään vahva tunnistautumisväline eli henkilökohtaiset pankkitunnukset, mobiilivarmenne tai varmennekortti. Jos yksityinen palvelunantaja käyttää Kanta-palveluja rinnakkaisliittymismallilla tai yhteisliittymismallilla, palvelunantaja ei asioi itse lainkaan Kanta Ekstanetissä. Kanta Ekstranetin ohje löytyy kanta.fi-sivulta Kanta Ekstranet.</t>
   </si>
   <si>
     <t>Sosiaalihuollon asiakastietovarannon käyttöönoton tehtävätaulukko yksityisille palveluntantajille</t>
   </si>
   <si>
-    <t>THL:n rakenteisen kirjaamisen tuen tilaisuudet ja materiaalit THL:n verkkosivuilla Sosiaalihuollon kirjaamisohjeet. THL:n ylläpitämä Sosiaalihuollon kirjaamisen peruskurssi eOppivassa.</t>
-[...1 lines deleted...]
-  <si>
     <t>Henkilötietojen ja asiakasasiakirjojen käsittelyyn liittyvät periaatteet, sisältää varmenteen sisältävän toimikortin käytön periaatteiden koulutuksen.</t>
   </si>
   <si>
     <t>Kela antaa käyttöönottokokeen vaatimukset ja ohjeet. Hyödynnä kanta.fi-sivujen ohjeistuksia. Käyttöönottokokeella varmistetaan, että tuotantotoiminnan vaatimat, paikallisesti tehdyt konfiguraatiot, toimivat suunnitellulla tavalla tuotantoympäristössä. 
 Mikäli yksityinen palvelunantaja tuottaa asiakkaan kanssa tehtävään sopimukseen perustuvaa yksityistä sosiaalipalvelua eli toimii itse palvelussa syntyvien tietojen rekisterinpitäjänä, tulee sen suorittaa Sosiaalihuollon asiakastietovarantoon liittymistä koskeva käyttöönottokoe.
 Jos yksityinen tuottaa palvelua myös toisen palvelunjärjestäjän lukuun esim. osto-tai palvelusetelipalveluna, tulee sen tarvittaessa tehdä myös rekisterinkäyttöoikeuden käyttöönottokoe yhteistyössä palvelunjärjestäjän kanssa. Palvelunjärjestäjä voi olla julkinen tai yksityinen organisaatio.
 Rekisterinkäyttöoikeuden käyttöönottokoe on suoritettava silloin, kun palveluntuottajalla käytössä olevalla järjestelmällä ei ole aiemmin tallennettu asiakirjoja kyseisen palvelunjärjestäjän asiakasrekisteriin. Palvelunjärjestäjän tulee huolehtia siitä, että tarvittavat käyttöönottokokeet on tehty hallitsemansa asiakasrekisterin asianmukaista käyttämistä varten.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Huomioithan, ettei taulukon esittämisjärjestys ole suoraan tehtävien toteuttamisjärjestys. </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Organisaatiosta riippuen tehtäviä tehdään tarpeen mukaan.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Organisaatio ja järjestelmätoimittaja tekevät yhteistyössä, </t>
@@ -470,99 +467,102 @@
 Lisätietoa saat myös STM:n Sosiaali- ja terveydenhuollon käyttöoikeussääntelyn soveltamisohjeesta.</t>
   </si>
   <si>
     <t>Asetuksen mukaisesti työtehtävän perusteella määritellyt käyttöoikeudet tulee toteuttaa käytössä olevaan tietojärjestelmään. Lisäksi työntekijät kytketään asiakastietojärjestelmässä SOTE-organisaatiorekisterin mukaisiin palveluyksiköihin.</t>
   </si>
   <si>
     <t>Kun palveluntuottaja toimii palvelunjärjestäjän lukuun, on se vastuussa käyttöoikeuksien määrittelystä asiakastietolain ja palvelunjärjestäjän kanssa tehdyn toimeksiantosopimuksen mukaisesti.</t>
   </si>
   <si>
     <t>Tutustu kanta.fi:n sisältöihin ja ohjeistuksiin myös erilaisten Kannan käyttöä koskevian muutosten osalta. Kanta.fi-sivulta Muutostilanteet löytyvät ohjeet teknisiin muutoksiin, esim. Kanta liityntäpisteet. Ohjeistukset käytön laajentamiseen löydät kanta.fi-sivulta Sosiaalihuollon asiakastietovarannon toiminnallisuudet.</t>
   </si>
   <si>
     <t>Organisaatio päättää yhdessä järjestelmätoimittajan kanssa seurannan toimintamalleista. Seurantaa voivat esimerkiksi toteuttaa Kanta-arkistonhoitaja, sovellustuki ja työyksiköiden arkistointiyhteyshenkilöt. Organisaatiossa on sovittava, tietoturvan- ja suojatason varmistamisesta, lokiseurannasta ja henkilöstön osaamisen ylläpitämisestä.</t>
   </si>
   <si>
     <t>Asiakastietolain mukaan sosiaali- ja terveydenhuollon palvelunantajan on liityttävä Kanta-palvelujen käyttäjäksi, jos asiakkaiden tietoja käsitellään sähköisessä asiakas- tai potilastietojärjestelmässä. Jos palvelunantaja tuottaa palveluja jonkun toisen palvelunantajan lukuun, esim. hyvinvointialueen osto- tai palvelusetelipalveluna, tulee selvittää myös mahdolliset velvoitteet palveluja hankkivalta taholta.</t>
   </si>
   <si>
     <t>Valtakunnallisten tietojärjestelmäpalvelujen käyttömaksuilla katetaan Kelan Kanta-palvelujen tuottamisesta aiheutuvat käyttökustannukset sekä Digi- ja väestötietoviraston tuottamat varmennepalvelut. Käyttömaksun perimisestä sekä sen suuruudesta säädetään sosiaali- ja terveysministeriön asetuksella sosiaali- ja terveydenhuollon valtakunnallisten tietojärjestelmäpalvelujen käyttömaksuista. Lisätietoja löytyy kanta.fi:n sivulta Käyttömaksut.</t>
   </si>
   <si>
     <t xml:space="preserve">Liittymismallilla tarkoitetaan hallinnollista mallia, jolla yritys liittyy Kanta-palvelujen käyttäjäksi. Yksityisellä palvelunantajalla on useampia liittymismalleja, joista valita organisaatiolle sopivin. Liitymmekö suoraliittymismallilla omassa käytössä olevalla järjestelmällä? Onko mahdollista käyttää hyvinvointialueen tietojärjestelmää (Rinnakkaisliittymismalli) tai tehdä yhteinen liittyminen muiden yksityisten palvelunantajien kanssa (Yhteisliittymismalli)? Lisätietoja löytyy kanta.fi:n sivulta Liittymismallit. </t>
   </si>
   <si>
     <t xml:space="preserve">Taulukossa olevat tiedot eivät ole tehtävien konkreettisessa toteuttamisjärjestyksessä vaan palvelunantaja voi toteuttaa tarvittavat tehtävät omalle organisaatiolleen sopivasssa järjestyksessä. Taulukkoa voi muokata omiin tarpeisiin sopivaksi, kun tallentaa tiedoston omalle tietokoneelleen.  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Päivitetty 29.12.2025</t>
   </si>
   <si>
     <t>Organisaation tulee huolehtia riittävästä henkilöstön perehdyttämisestä. THL ja Kanta-palvelut tarjoavat materiaalia ja esimerkiksi verkkokouluja, joita henkilöstön koulutuksissa voi hyödyntää. Ne eivät kuitenkin yksin riitä, vaan organisaation tulee huolehtia kansallisten ohjeiden soveltamisesta organisaation toimintaan.
 Huomioitavia asioita esimerkiksi: asiakastietolaki, kansalliset palveluprosessit ja palvelutehtävät, Kanta-palvelut, sosiaalihuollon käytettävät asiakasasiakirjat ja niiden kirjaaminen, tietojen näkyminen kansalaisille OmaKannassa sekä asiakastietojen luovuttaminen palvelunantajien/rekisterinpitäjien välillä.</t>
   </si>
   <si>
     <t>Sosiaalihuollon asiakastietovarannon käyttöönotto edellyttää toiminnan, asiakastietojärjestelmän ja kansallisten määritysten yhteensovittamista. Muutosten suunnittelemiseksi ja toteuttamiseksi toiminnan nykytila on tunnettava riittävän hyvin ja toiminta määriteltävä uudelleen kansallisia määrityksiä käyttäen. Organisaatiossa tulee tunnistaa, että oma palvelutuotanto  vastaa kansallisia määrityksiä: palvelutehtäviä, sosiaalipalveluja ja palveluprosesseja. Tarvittaessa, jos palvelutuotanto toteutaan toisen palvelunjärjestäjän lukuun, palvelutehtävien ja tuotettavien sosiaalipalvelujen tunnistamisessa kannattaa kysyä ohjausta palvelua hankkivalta palvelunjärjestäjältä. Apuna kannattaa käyttää mm. THL:n Sosmeta-palvelua ja Kanta-palvelujen käsikirjaa sosiaalihuollon toimijoille sekä Sosiaalihuoltolakia ja STM:n Sosiaalihuoltolain soveltamisopasta.</t>
   </si>
   <si>
     <t>Palvelunjärjestäjän ja yksityisen palvelunantajan oman palvelutuotannon asiakastiedot on eroteltava eri rekistereihin. Jos yksityinen organisaatio toimii palveluntuottajana toisen palvelunjärjestäjän lukuun eli tuottaa esim. osto- tai palvelusetelipalveluja, kaikki kyseisissä palveluissa syntyneet asiakirjat kuuluuvat palvelunjärjestäjän asiakasrekisteriin. Tiedot tallennetaan tällöin Sosiaalihuollon asiakastietovarannon Rekisterinkäyttö-toiminnallisuudella. Palvelunjärjestäjän rekisteriin kuuluvat tiedot tulee tallentaa suoraan oikean rekisterinpitäjän asiakasrekisteriin, niitä ei saa edes väliaikaisesti tallentaa palveluntuottajan asiakasrekisteriin.</t>
   </si>
   <si>
     <t>Yksityisten palvelunantajien rekisteröintitiedot välitetään Soteri-rekisteristä kansalliseen koodistopalveluun SOTE-organisaatiorekisteriin. Kanta-palveluissa organisaation tiedot näkyvät SOTE-organisaatiorekisteritiedon mukaisesti. SOTE-rekisterissä Toimintayksikkö on organisaation ylin taso, joka toimii Kanta-liityjänä. SOTE-rekisterin Palveluyksikkö-tiedon mukaan määrittyy esimerkiksi rekisterinkäyttöoikeus. Organisaatio voi tarkistaa tiedot THL:n ylläpitämästä SOTE-organisaatiorekisteristä. HUOM: SOTE-organisaatiorekisterissä olevat palveluyksiköt muodostuvat Soteriin ilmoitetuista palvelupisteistä. Jos organisaation rekisteröintitiedoissa on korjattavaa tai kysyttävää, löytyvät toimintaohjeet Lupa- ja valvontaviraston nettisivuilta Soteri ja rekisteröinnit.</t>
   </si>
   <si>
     <t>Tee käyttöönottoon ilmoittautuminen kanta.fi-sivulla Näin otat Sosiaalihuollon asiakastietovarannon käyttöön.</t>
   </si>
   <si>
     <t>Määriteltävä, kuka organisaatiossa toimii sosiaalihuollon Kanta-arkistonhoitajana. Arkistonhoitajan käyttöliittymän ohjeistus löytyy kanta.fi-sivulta Arkistonhoitajan käyttöliittymä. Jos yksityinen palvelunantaja toimii vain palveluntuottajan roolissa eli tuottaa kaikki asiakkaiden palvelut toisen palvelunjärjestäjän lukuun, jolloin palvelunantajalle ei tallennu Kantaan omaa asiakasrekisteriä, ei arkistonhoitajalla ole käytännön tehtäviä Arkistonhoitajan käyttöliittymässä.  Kanta-arkistonhoitajan yhteystiedot ilmoitetaan Kanta-Ekstranetissä Sosiaalihuollon asiakastietovarannon käyttöönottohakemuksella. Käyttöoikeuden Arkistonhoitajan käyttöliittymään organisaatio antaa Suomi.fi-valtuudella.</t>
   </si>
   <si>
     <r>
       <t>Tee Kanta-palvelun asiakkuuden hakemus Kanta Ekstranetissä. Kanta-palvelujen asiakkuus muodostuu ensimmäisen Kanta-palvelun käyttöönoton yhteydessä.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Jos yksityinen palvelunantaja käyttää Kanta-palveluja rinnakkaisliittymismallilla tai yhteisliittymismallilla, ei kyseinen palvelunantaja tee hakemusta Sosiaalihuollon asiakastietovarantoon. Jos organisaatiosi käytössä olevaa asiakastietojärjestelmää ei ole Ekstranetin hakemukselle valittavissa, tiedustele järjestelmätoimittajaltasi mikä (Kantaan tietoja integroiva) järjestelmä hakemukselle valitaan.</t>
     </r>
   </si>
   <si>
     <t>Oman organisaation tietojärjestelmätilanteen arviointi. Onko organisaatiolla jo käytössä asiakastietojärjestelmä tai onko sellainen tarve hankkia? Mitkä ovat meidän organisaatiomme tarpeet asiakastietojärjestelmälle? Onko asiakastietojärjestelmällämme mahdollista liittyä suoraan Kantaan vai tarvitaanko tietoja välittävä järjestelmä? Tuotammeko palveluja toisen palvelunantajan, esim. hyvinvointialueen lukuun? Keskustele näistä asioista järjestelmätoimittajan kanssa. Kannattaa myös keskustella samassa tilanteessa olevien palveluntuottajien kanssa. Kuinka paljon tarvitaan aikaa järjestelmän käyttöönottoon tai mahdollisten muutosten tekemiseen? Mikäli tuotat palvelua hyvinvointialueelle tai -alueille, keskustele palvelunjärjestäjän kanssa Kannan liittymismallivaihtoehdoista ja tuotettavista palveluista. Jos tarvitsee hankkia uusi asiakastietojärjestelmä, niin Sosiaalihuollon asiakastietovarannon kanssa yhteensopivat järjestelmät löytyvät Lupa- ja valvontaviraston Astori-rekisteristä.</t>
+  </si>
+  <si>
+    <t>Päivitetty 11.5.2026</t>
+  </si>
+  <si>
+    <t>THL:n rakenteisen kirjaamisen tilaisuudet ja materiaalit THL:n verkkosivuilla Rakenteinen kirjaaminen sosiaalihuollossa. THL:n ylläpitämä Sosiaalihuollon kirjaamisen peruskurssi eOppivassa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -1433,163 +1433,163 @@
     </xf>
     <xf numFmtId="14" fontId="20" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="24" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="24" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="20" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Huomautus" xfId="1" builtinId="10"/>
     <cellStyle name="Hyperlinkki" xfId="2" builtinId="8"/>
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005064"/>
       <color rgb="FF42397D"/>
       <color rgb="FF0094B3"/>
       <color rgb="FF70AD47"/>
       <color rgb="FFFEA595"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1884,1053 +1884,1058 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://www.kanta.fi/ammattilaiset/sosiaalihuollon-asiakastietovarannon-kayttoonotto" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId2" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC92D440-A1BA-416D-B429-86F864381A2B}">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" customWidth="true" width="133.42578125"/>
-    <col min="2" max="2" customWidth="true" width="39.5703125"/>
+    <col min="1" max="1" customWidth="true" width="133.453125"/>
+    <col min="2" max="2" customWidth="true" width="39.54296875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="99" t="s">
         <v>97</v>
       </c>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:2" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="72" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="42" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B2" s="40"/>
     </row>
-    <row r="3" spans="1:2" ht="51.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:2" ht="51.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="100" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B3" s="41"/>
     </row>
-    <row r="4" spans="1:2" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:2" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="98" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="40"/>
     </row>
-    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="20" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="43"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3AA4C32-9116-4EFC-A209-849083EB7A57}">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C22" sqref="C22"/>
+      <pane ySplit="4" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="3.0"/>
-    <col min="2" max="2" bestFit="true" customWidth="true" style="37" width="83.5703125"/>
-[...5 lines deleted...]
-    <col min="8" max="8" customWidth="true" width="2.42578125"/>
+    <col min="2" max="2" bestFit="true" customWidth="true" style="37" width="83.54296875"/>
+    <col min="3" max="3" customWidth="true" width="151.81640625"/>
+    <col min="4" max="4" customWidth="true" width="14.7265625"/>
+    <col min="5" max="5" customWidth="true" width="12.453125"/>
+    <col min="6" max="6" customWidth="true" width="17.26953125"/>
+    <col min="7" max="7" customWidth="true" width="19.26953125"/>
+    <col min="8" max="8" customWidth="true" width="2.453125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="123" t="s">
+    <row r="1" spans="2:8" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="105" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="124"/>
+      <c r="C1" s="106"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="86"/>
     </row>
-    <row r="2" spans="2:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="65"/>
     </row>
-    <row r="3" spans="2:8" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:8" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C3" s="46"/>
-      <c r="D3" s="130" t="s">
+      <c r="D3" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="E3" s="130"/>
-[...3 lines deleted...]
-    <row r="4" spans="2:8" s="53" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="118"/>
+    </row>
+    <row r="4" spans="2:8" s="53" customFormat="1" ht="42.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="80" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="93" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="92" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="92" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="94" t="s">
         <v>80</v>
       </c>
       <c r="H4" s="74"/>
     </row>
-    <row r="5" spans="2:8" s="53" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:8" s="53" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="132" t="s">
+      <c r="C5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="102"/>
-[...2 lines deleted...]
-      <c r="G5" s="133"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="120"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="122"/>
       <c r="H5" s="74"/>
     </row>
-    <row r="6" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="95" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="134"/>
-[...3 lines deleted...]
-      <c r="G6" s="135"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="124"/>
       <c r="H6" s="74"/>
     </row>
-    <row r="7" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="111" t="s">
+    <row r="7" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="112"/>
-[...5 lines deleted...]
-    <row r="8" spans="2:8" s="53" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="102"/>
+      <c r="D7" s="103"/>
+      <c r="E7" s="103"/>
+      <c r="F7" s="103"/>
+      <c r="G7" s="104"/>
+    </row>
+    <row r="8" spans="2:8" s="53" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="66"/>
     </row>
-    <row r="9" spans="2:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="15" t="s">
         <v>83</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="19"/>
     </row>
-    <row r="10" spans="2:8" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:8" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D10" s="17"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="59"/>
       <c r="H10" s="65"/>
     </row>
-    <row r="11" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="101" t="s">
+    <row r="11" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="119" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="102"/>
-[...6 lines deleted...]
-      <c r="B12" s="114" t="s">
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+    </row>
+    <row r="12" spans="2:8" s="20" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="107" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="115"/>
-[...5 lines deleted...]
-    <row r="13" spans="2:8" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="108"/>
+      <c r="D12" s="108"/>
+      <c r="E12" s="108"/>
+      <c r="F12" s="108"/>
+      <c r="G12" s="109"/>
+    </row>
+    <row r="13" spans="2:8" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="21" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="19"/>
     </row>
-    <row r="14" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="101" t="s">
+    <row r="14" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="C14" s="102"/>
-[...6 lines deleted...]
-      <c r="B15" s="114" t="s">
+      <c r="C14" s="120"/>
+      <c r="D14" s="120"/>
+      <c r="E14" s="120"/>
+      <c r="F14" s="120"/>
+      <c r="G14" s="120"/>
+    </row>
+    <row r="15" spans="2:8" s="28" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="117"/>
-[...5 lines deleted...]
-    <row r="16" spans="2:8" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="110"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="110"/>
+      <c r="F15" s="110"/>
+      <c r="G15" s="111"/>
+    </row>
+    <row r="16" spans="2:8" ht="114.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="15" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="19"/>
     </row>
-    <row r="17" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="19"/>
     </row>
-    <row r="18" spans="1:8" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B18" s="34" t="s">
         <v>84</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="29"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
     </row>
-    <row r="19" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="136" t="s">
+      <c r="C19" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="137"/>
-[...2 lines deleted...]
-      <c r="G19" s="138"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="126"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="127"/>
       <c r="H19" s="65"/>
     </row>
-    <row r="20" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B20" s="96" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="97"/>
       <c r="D20" s="77"/>
       <c r="E20" s="78"/>
       <c r="F20" s="78"/>
       <c r="G20" s="78"/>
       <c r="H20" s="65"/>
     </row>
-    <row r="21" spans="1:8" s="14" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="114" t="s">
+    <row r="21" spans="1:8" s="14" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="117"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:8" s="14" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="110"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="110"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="111"/>
+    </row>
+    <row r="22" spans="1:8" s="14" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D22" s="54"/>
       <c r="E22" s="54"/>
       <c r="F22" s="54"/>
       <c r="G22" s="55"/>
     </row>
-    <row r="23" spans="1:8" s="14" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="14" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="88"/>
       <c r="B23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="55"/>
     </row>
-    <row r="24" spans="1:8" s="14" customFormat="1" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" s="14" customFormat="1" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B24" s="33" t="s">
         <v>85</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D24" s="54"/>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="55"/>
     </row>
-    <row r="25" spans="1:8" s="14" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" s="14" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B25" s="89" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="81"/>
       <c r="D25" s="82"/>
       <c r="E25" s="83"/>
       <c r="F25" s="83"/>
       <c r="G25" s="84"/>
     </row>
-    <row r="26" spans="1:8" s="14" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="114" t="s">
+    <row r="26" spans="1:8" s="14" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="117"/>
-[...5 lines deleted...]
-    <row r="27" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="111"/>
+    </row>
+    <row r="27" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="15" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="17"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="19"/>
     </row>
-    <row r="28" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B28" s="15" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="17"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="19"/>
     </row>
-    <row r="29" spans="1:8" s="53" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="106" t="s">
+    <row r="29" spans="1:8" s="53" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="128" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="107"/>
-[...6 lines deleted...]
-      <c r="B30" s="127" t="s">
+      <c r="C29" s="129"/>
+      <c r="D29" s="129"/>
+      <c r="E29" s="129"/>
+      <c r="F29" s="129"/>
+      <c r="G29" s="129"/>
+    </row>
+    <row r="30" spans="1:8" s="23" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="128"/>
-[...5 lines deleted...]
-    <row r="31" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="115"/>
+      <c r="D30" s="115"/>
+      <c r="E30" s="115"/>
+      <c r="F30" s="115"/>
+      <c r="G30" s="116"/>
+    </row>
+    <row r="31" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="25"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="26"/>
     </row>
-    <row r="32" spans="1:8" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="108.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="27" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D32" s="25"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="26"/>
     </row>
-    <row r="33" spans="2:8" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:8" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D33" s="17"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="19"/>
     </row>
-    <row r="34" spans="2:8" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:8" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B34" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
     </row>
-    <row r="35" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="106" t="s">
+    <row r="35" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="C35" s="107"/>
-[...3 lines deleted...]
-      <c r="G35" s="107"/>
+      <c r="C35" s="129"/>
+      <c r="D35" s="129"/>
+      <c r="E35" s="129"/>
+      <c r="F35" s="129"/>
+      <c r="G35" s="129"/>
       <c r="H35" s="74"/>
     </row>
-    <row r="36" spans="2:8" s="5" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="114" t="s">
+    <row r="36" spans="2:8" s="5" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="125"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="112"/>
+      <c r="D36" s="112"/>
+      <c r="E36" s="112"/>
+      <c r="F36" s="112"/>
+      <c r="G36" s="113"/>
+    </row>
+    <row r="37" spans="2:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="44" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="45" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="8"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="9"/>
     </row>
-    <row r="38" spans="2:8" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:8" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B38" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="56" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="13"/>
     </row>
-    <row r="39" spans="2:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="101" t="s">
+    <row r="39" spans="2:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="C39" s="102"/>
-[...3 lines deleted...]
-      <c r="G39" s="102"/>
+      <c r="C39" s="120"/>
+      <c r="D39" s="120"/>
+      <c r="E39" s="120"/>
+      <c r="F39" s="120"/>
+      <c r="G39" s="120"/>
       <c r="H39" s="65"/>
     </row>
-    <row r="40" spans="2:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="103" t="s">
+    <row r="40" spans="2:8" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="135" t="s">
         <v>39</v>
       </c>
-      <c r="C40" s="104"/>
-[...3 lines deleted...]
-      <c r="G40" s="105"/>
+      <c r="C40" s="136"/>
+      <c r="D40" s="136"/>
+      <c r="E40" s="136"/>
+      <c r="F40" s="136"/>
+      <c r="G40" s="137"/>
       <c r="H40" s="65"/>
     </row>
-    <row r="41" spans="2:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="114" t="s">
+    <row r="41" spans="2:8" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="C41" s="115"/>
-[...5 lines deleted...]
-    <row r="42" spans="2:8" s="35" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C41" s="108"/>
+      <c r="D41" s="108"/>
+      <c r="E41" s="108"/>
+      <c r="F41" s="108"/>
+      <c r="G41" s="109"/>
+    </row>
+    <row r="42" spans="2:8" s="35" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="24" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D42" s="30"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="31"/>
     </row>
-    <row r="43" spans="2:8" s="35" customFormat="1" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:8" s="35" customFormat="1" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B43" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="30"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="60"/>
       <c r="H43" s="67"/>
     </row>
-    <row r="44" spans="2:8" s="28" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="106" t="s">
+    <row r="44" spans="2:8" s="28" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="128" t="s">
         <v>73</v>
       </c>
-      <c r="C44" s="107"/>
-[...3 lines deleted...]
-      <c r="G44" s="108"/>
+      <c r="C44" s="129"/>
+      <c r="D44" s="129"/>
+      <c r="E44" s="129"/>
+      <c r="F44" s="129"/>
+      <c r="G44" s="134"/>
       <c r="H44" s="68"/>
     </row>
-    <row r="45" spans="2:8" s="28" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="46" spans="2:8" ht="155.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:8" s="28" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="107" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="108"/>
+      <c r="D45" s="108"/>
+      <c r="E45" s="108"/>
+      <c r="F45" s="108"/>
+      <c r="G45" s="109"/>
+    </row>
+    <row r="46" spans="2:8" ht="155.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="15" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D46" s="17"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="19"/>
     </row>
-    <row r="47" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D47" s="17"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="19"/>
     </row>
-    <row r="48" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B48" s="15" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="17"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="19"/>
     </row>
-    <row r="49" spans="2:8" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:8" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B49" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C49" s="11" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D49" s="29"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="4"/>
     </row>
-    <row r="50" spans="2:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="106" t="s">
+    <row r="50" spans="2:8" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="C50" s="107"/>
-[...3 lines deleted...]
-      <c r="G50" s="108"/>
+      <c r="C50" s="129"/>
+      <c r="D50" s="129"/>
+      <c r="E50" s="129"/>
+      <c r="F50" s="129"/>
+      <c r="G50" s="134"/>
       <c r="H50" s="65"/>
     </row>
-    <row r="51" spans="2:8" s="28" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="114" t="s">
+    <row r="51" spans="2:8" s="28" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="107" t="s">
         <v>65</v>
       </c>
-      <c r="C51" s="115"/>
-[...3 lines deleted...]
-      <c r="G51" s="116"/>
+      <c r="C51" s="108"/>
+      <c r="D51" s="108"/>
+      <c r="E51" s="108"/>
+      <c r="F51" s="108"/>
+      <c r="G51" s="109"/>
       <c r="H51" s="68"/>
     </row>
-    <row r="52" spans="2:8" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:8" ht="105" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B52" s="24" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D52" s="30"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="31"/>
     </row>
-    <row r="53" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="69" t="s">
         <v>41</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D53" s="17"/>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
       <c r="G53" s="19"/>
     </row>
-    <row r="54" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B54" s="69" t="s">
         <v>42</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="D54" s="17"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="19"/>
     </row>
-    <row r="55" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D55" s="17"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="19"/>
     </row>
-    <row r="56" spans="2:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D56" s="17"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="19"/>
     </row>
-    <row r="57" spans="2:8" s="47" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:8" s="47" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B57" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D57" s="25"/>
       <c r="E57" s="16"/>
       <c r="F57" s="16"/>
       <c r="G57" s="26"/>
     </row>
-    <row r="58" spans="2:8" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:8" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="11" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D58" s="29"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
     </row>
-    <row r="59" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="106" t="s">
+    <row r="59" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="C59" s="107"/>
-[...3 lines deleted...]
-      <c r="G59" s="107"/>
+      <c r="C59" s="129"/>
+      <c r="D59" s="129"/>
+      <c r="E59" s="129"/>
+      <c r="F59" s="129"/>
+      <c r="G59" s="129"/>
       <c r="H59" s="74"/>
     </row>
-    <row r="60" spans="2:8" s="28" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="114" t="s">
+    <row r="60" spans="2:8" s="28" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="C60" s="117"/>
-[...5 lines deleted...]
-    <row r="61" spans="2:8" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C60" s="110"/>
+      <c r="D60" s="110"/>
+      <c r="E60" s="110"/>
+      <c r="F60" s="110"/>
+      <c r="G60" s="111"/>
+    </row>
+    <row r="61" spans="2:8" ht="90.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B61" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D61" s="36"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="19"/>
     </row>
-    <row r="62" spans="2:8" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:8" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B62" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D62" s="18"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="19"/>
     </row>
-    <row r="63" spans="2:8" s="53" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:8" s="53" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B63" s="87" t="s">
         <v>46</v>
       </c>
-      <c r="C63" s="109" t="s">
+      <c r="C63" s="138" t="s">
         <v>64</v>
       </c>
-      <c r="D63" s="110"/>
-[...2 lines deleted...]
-      <c r="G63" s="110"/>
+      <c r="D63" s="132"/>
+      <c r="E63" s="132"/>
+      <c r="F63" s="132"/>
+      <c r="G63" s="132"/>
       <c r="H63" s="74"/>
     </row>
-    <row r="64" spans="2:8" s="28" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:8" s="28" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64" s="85" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="70"/>
       <c r="D64" s="71"/>
       <c r="E64" s="72"/>
       <c r="F64" s="72"/>
       <c r="G64" s="73"/>
     </row>
-    <row r="65" spans="2:8" s="49" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:8" s="49" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B65" s="24" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="60" t="s">
         <v>92</v>
       </c>
       <c r="D65" s="61"/>
       <c r="E65" s="62"/>
       <c r="F65" s="61"/>
       <c r="G65" s="19"/>
     </row>
-    <row r="66" spans="2:8" ht="174" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:8" ht="174" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B66" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="60" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D66" s="63"/>
       <c r="E66" s="64"/>
       <c r="F66" s="64"/>
       <c r="G66" s="64"/>
       <c r="H66" s="65"/>
     </row>
-    <row r="67" spans="2:8" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:8" ht="76.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B67" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C67" s="18" t="s">
         <v>93</v>
       </c>
       <c r="D67" s="25"/>
       <c r="E67" s="16"/>
       <c r="F67" s="16"/>
       <c r="G67" s="26"/>
     </row>
-    <row r="68" spans="2:8" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:8" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B68" s="22" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="18" t="s">
         <v>94</v>
       </c>
       <c r="D68" s="25"/>
       <c r="E68" s="16"/>
       <c r="F68" s="16"/>
       <c r="G68" s="26"/>
     </row>
-    <row r="69" spans="2:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B69" s="91" t="s">
         <v>47</v>
       </c>
-      <c r="C69" s="119" t="s">
+      <c r="C69" s="131" t="s">
         <v>78</v>
       </c>
-      <c r="D69" s="110"/>
-[...5 lines deleted...]
-      <c r="B70" s="111" t="s">
+      <c r="D69" s="132"/>
+      <c r="E69" s="132"/>
+      <c r="F69" s="132"/>
+      <c r="G69" s="133"/>
+    </row>
+    <row r="70" spans="2:8" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B70" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="C70" s="112"/>
-[...5 lines deleted...]
-    <row r="71" spans="2:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C70" s="102"/>
+      <c r="D70" s="102"/>
+      <c r="E70" s="102"/>
+      <c r="F70" s="102"/>
+      <c r="G70" s="130"/>
+    </row>
+    <row r="71" spans="2:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B71" s="24" t="s">
         <v>48</v>
       </c>
       <c r="C71" s="18" t="s">
         <v>77</v>
       </c>
       <c r="D71" s="30"/>
       <c r="E71" s="6"/>
       <c r="F71" s="6"/>
       <c r="G71" s="31"/>
     </row>
-    <row r="72" spans="2:8" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:8" ht="76.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B72" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C72" s="60" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D72" s="30"/>
       <c r="E72" s="6"/>
       <c r="F72" s="6"/>
       <c r="G72" s="31"/>
     </row>
-    <row r="73" spans="2:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B73" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C73" s="59" t="s">
         <v>95</v>
       </c>
       <c r="D73" s="30"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="31"/>
     </row>
-    <row r="74" spans="2:8" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:8" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B74" s="90" t="s">
         <v>22</v>
       </c>
       <c r="C74" s="11" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D74" s="29"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
     </row>
-    <row r="75" spans="2:8" s="50" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:8" s="50" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B75" s="51"/>
       <c r="C75" s="38"/>
     </row>
-    <row r="76" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:8" x14ac:dyDescent="0.35">
       <c r="C76" s="39"/>
     </row>
-    <row r="77" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:8" x14ac:dyDescent="0.35">
       <c r="C77" s="39"/>
     </row>
-    <row r="78" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:8" x14ac:dyDescent="0.35">
       <c r="C78" s="39"/>
     </row>
-    <row r="79" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:8" x14ac:dyDescent="0.35">
       <c r="C79" s="39"/>
     </row>
-    <row r="80" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:8" x14ac:dyDescent="0.35">
       <c r="C80" s="39"/>
     </row>
-    <row r="81" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="81" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C81" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="B39:G39"/>
+    <mergeCell ref="B40:G40"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="B59:G59"/>
+    <mergeCell ref="C63:G63"/>
+    <mergeCell ref="B70:G70"/>
+    <mergeCell ref="B51:G51"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="B41:G41"/>
+    <mergeCell ref="B45:G45"/>
+    <mergeCell ref="C69:G69"/>
+    <mergeCell ref="B44:G44"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B36:G36"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="C19:G19"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="B35:G35"/>
-    <mergeCell ref="B70:G70"/>
-[...10 lines deleted...]
-    <mergeCell ref="C63:G63"/>
   </mergeCells>
   <phoneticPr fontId="29" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C19" r:id="rId1" xr:uid="{8CE5795F-8551-43AA-82B7-51639640C310}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="4c5c86b2-34ba-4440-84a3-2847672c608a" ContentTypeId="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00104209A661E54CD587BC7C170A805A7511" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kanta lyhyt peruspohja" ma:contentTypeID="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00104209A661E54CD587BC7C170A805A751100BE6D07894BC4A14A92DD825D9E4C9A44" ma:contentTypeVersion="52" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="192c32e8253fe0788d062f38874e85db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28d5f0a3-ab75-4f37-b21c-c5486e890318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68aa6f57fecdf7537245663968605d28" ns2:_="">
     <xsd:import namespace="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:KelaKuvaus" minOccurs="0"/>
                 <xsd:element ref="ns2:f721df5e45f944579809e2a3903aa817" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:e53f7fded1c34b15bbf16fc4b4798b6a" minOccurs="0"/>
                 <xsd:element ref="ns2:hfc18b29aed44339bbdc39df31ab0fbf" minOccurs="0"/>
                 <xsd:element ref="ns2:je38d6a6b76c4a24843bec5179df8dbe" minOccurs="0"/>
                 <xsd:element ref="ns2:j0be05872c2d4232bfb1a6c120cbdd2c" minOccurs="0"/>
                 <xsd:element ref="ns2:bcefd7c481cb48f4861306052502dba8" minOccurs="0"/>
                 <xsd:element ref="ns2:jd32bd60a3ed49c984e203f2c1797fd7" minOccurs="0"/>
                 <xsd:element ref="ns2:l284e851add84855ab4a13e805c1c02b" minOccurs="0"/>
                 <xsd:element ref="ns2:j875f3fda00345e6808e9e260f685289" minOccurs="0"/>
                 <xsd:element ref="ns2:KelaPaivamaara" minOccurs="0"/>
                 <xsd:element ref="ns2:Vanhentunut" minOccurs="0"/>
                 <xsd:element ref="ns2:KelaArkistoitu" minOccurs="0"/>
@@ -3136,79 +3141,65 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <l284e851add84855ab4a13e805c1c02b xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Ohjeet</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">cc766064-cdfc-417d-983d-e621457e8599</TermId>
         </TermInfo>
       </Terms>
     </l284e851add84855ab4a13e805c1c02b>
     <je38d6a6b76c4a24843bec5179df8dbe xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </je38d6a6b76c4a24843bec5179df8dbe>
-    <KelaPaivamaara xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">2023-08-24T21:00:00+00:00</KelaPaivamaara>
+    <KelaPaivamaara xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">2026-05-10T21:00:00+00:00</KelaPaivamaara>
     <KelaArkistoitu xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">false</KelaArkistoitu>
     <hfc18b29aed44339bbdc39df31ab0fbf xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </hfc18b29aed44339bbdc39df31ab0fbf>
     <KelaKuvaus xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318" xsi:nil="true"/>
     <e53f7fded1c34b15bbf16fc4b4798b6a xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Ei</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4da38706-6322-4438-8e0a-a80ce46c1d74</TermId>
         </TermInfo>
       </Terms>
     </e53f7fded1c34b15bbf16fc4b4798b6a>
     <j0be05872c2d4232bfb1a6c120cbdd2c xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </j0be05872c2d4232bfb1a6c120cbdd2c>
     <Vanhentunut xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">false</Vanhentunut>
     <f721df5e45f944579809e2a3903aa817 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">asiakkuudenhallinta</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">be243bd7-4fd7-4243-90cb-27e94937c1a1</TermId>
         </TermInfo>
       </Terms>
     </f721df5e45f944579809e2a3903aa817>
@@ -3229,96 +3220,105 @@
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Kantan asiakasdokumentoinnin kehitys</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">25616da3-85cb-4aa4-9345-8471d83f9baa</TermId>
         </TermInfo>
       </Terms>
     </bcefd7c481cb48f4861306052502dba8>
     <j875f3fda00345e6808e9e260f685289 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">SHA</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fbeee643-e2fd-4d3c-bab6-769d1e48fa6d</TermId>
         </TermInfo>
       </Terms>
     </j875f3fda00345e6808e9e260f685289>
     <TaxCatchAll xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Value>29</Value>
       <Value>128</Value>
       <Value>26</Value>
       <Value>25</Value>
       <Value>158</Value>
       <Value>8</Value>
     </TaxCatchAll>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8F31210-59B0-4750-A8CA-6709B11F4AD5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E3E1E62-E312-47B0-A52F-402670653CF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8F31210-59B0-4750-A8CA-6709B11F4AD5}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570896E4-9BD1-4F57-9CBD-EBCA077C61D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570896E4-9BD1-4F57-9CBD-EBCA077C61D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A81953A5-D31B-45D4-A6A3-35E930342B2A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Saate</vt:lpstr>
       <vt:lpstr>Tehtävät</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
@@ -3364,29 +3364,29 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="KelaDokumenttiluokka">
     <vt:lpwstr>158;#Ohjeet|cc766064-cdfc-417d-983d-e621457e8599</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="KelaAsiasanat">
     <vt:lpwstr>8;#asiakkuudenhallinta|be243bd7-4fd7-4243-90cb-27e94937c1a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="KelaNostaIntranettiin">
     <vt:lpwstr>29;#Ei|4da38706-6322-4438-8e0a-a80ce46c1d74</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="KelaOrganisaatio">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="KelaOmaLuokitus">
     <vt:lpwstr>128;#SHA|fbeee643-e2fd-4d3c-bab6-769d1e48fa6d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Kieliversio">
     <vt:lpwstr>fi</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Vastaa sisällöstä">
     <vt:lpwstr>SHA ASVA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="pq82">
     <vt:lpwstr>ASVA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Julkaistu">
-    <vt:lpwstr/>
+    <vt:lpwstr>Kanta.fi</vt:lpwstr>
   </property>
 </Properties>
 </file>