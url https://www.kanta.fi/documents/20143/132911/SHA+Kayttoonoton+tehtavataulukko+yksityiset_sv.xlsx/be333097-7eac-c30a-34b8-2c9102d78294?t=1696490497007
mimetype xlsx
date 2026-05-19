--- v1 (2026-03-16)
+++ v2 (2026-05-19)
@@ -10,53 +10,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\h324clm\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC6615C6-4E28-45FD-B867-2E3833BFCE28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{40ED71DE-466F-40FE-A107-71470B69B574}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2085" windowWidth="29040" windowHeight="15720" xr2:uid="{AA5137EE-F3D4-4224-B7C6-43B64A5139CC}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AA5137EE-F3D4-4224-B7C6-43B64A5139CC}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduktion " sheetId="6" r:id="rId1"/>
     <sheet name="Uppgifter" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -472,53 +472,50 @@
   </si>
   <si>
     <t xml:space="preserve">3.3. Personalutbildning
 </t>
   </si>
   <si>
     <t>Utbildning för arbetstagarna</t>
   </si>
   <si>
     <t>Organisationen ska se till att personalen får tillräcklig introduktion. THL och Kanta-tjänsterna erbjuder material och till exempelvis webbskolor, som man kan utnyttja i utbildningen för personalen. De räcker ändå inte ensamma till, utan organisationen ska se till att de nationella anvisningarna tillämpas på organisationens verksamhet.
 Exempel på sådant som bör beaktas: kunduppgiftslagen, nationella serviceprocesser och serviceuppgifter, Kanta-tjänsterna, klienthandlingar som används inom socialvården och dokumentation av handlingarna, hur uppgifter visas för användarna i MittKanta samt utlämnande av klientuppgifter mellan tjänstetillhandahållare/personuppgiftsansvariga.</t>
   </si>
   <si>
     <t>Allmänna principer för Kanta-tjänsterna och Socialvårdens klientdatalager</t>
   </si>
   <si>
     <t xml:space="preserve">Webbplatsen kanta.fi
 Kanta-webbskolorna: Verksamhetssätt för Socialvårdens klientdatalager, Minderårig som kund inom social- och hälsovården samt Utlämnande av uppgifter inom social- och hälsovården.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Utbildning av personalen för verksamhet i enlighet med kunduppgiftslagen, allmänna principer för dokumentation och användning av klienthandlingar
 </t>
   </si>
   <si>
-    <t>THL:s kurser och material om strukturerad dokumentation på THL:s webbplats under Dokumentationsanvisningar för socialvården. THL:s grundkurs i dokumentering inom socialvården i eOppiva.</t>
-[...1 lines deleted...]
-  <si>
     <t>Utbildning om informationssäkerhet och dataskydd</t>
   </si>
   <si>
     <t>Principer för behandling av personuppgifter och klienthandlingar, inklusive utbildning om principerna för användning av aktivkort som är försedda med certifikat.</t>
   </si>
   <si>
     <t>Utbildning om användning av klientdatasystem</t>
   </si>
   <si>
     <t>Utbildning om användning av det klientdatasystem som organisationen använder, utbildning i samband med förändringar och uppdateringar, lagring och sökning i Kanta-tjänsterna.</t>
   </si>
   <si>
     <t>Tillvägagångssätt vid utlämnande av uppgifter</t>
   </si>
   <si>
     <t>Kanta-webbskolan Utlämnande av uppgifter inom social- och hälsovården. Med helheten om hantering av utlämnande avses hantering av information om Kanta-tjänsterna och viljeyttringar (tillstånd för och förbud mot utlämnande) samt sökning av uppgifter i Kanta-tjänsterna som grundar sig på utlämnande av uppgifter. Mer information finns på kanta.fi under Utlämnande av uppgifter.</t>
   </si>
   <si>
     <t>Kanta-arkivariens uppgifter och Arkivariens användargränssnitt</t>
   </si>
   <si>
     <t>3.5. Ansökan om att bli användare av tjänsten</t>
   </si>
   <si>
     <t>Organisationen gör, Kanta-tjänsterna stöder</t>
@@ -710,51 +707,54 @@
   </si>
   <si>
     <t>Med användningsavgifterna för de riksomfattande informationssystemtjänsterna täcks de driftskostnader som orsakas dels av att FPA producerar Kanta-tjänsterna, dels av att Myndigheten för digitalisering och befolkningsdata producerar certifikattjänster. Bestämmelser om uttagning av användningsavgift och om avgiftens storlek utfärdas genom social- och hälsovårdsministeriets förordning om användningsavgifter för riksomfattande informationssystemtjänster inom social- och hälsovården. Mer information finns på sidan Användningsavgifter på kanta.fi.</t>
   </si>
   <si>
     <t>Bedömning av den egna organisationens läge i fråga om informationssystem Har organisationen redan ett klientdatasystem i bruk eller behöver ett sådant skaffas? Vilka är vår organisations behov när det gäller klientdatasystemet? Är det möjligt att med vårt klientdatasystem ansluta sig direkt till Kanta-tjänsterna eller behövs det ett system som förmedlar uppgifterna? Producerar vi tjänster för en annan tjänstetillhandahållare, till exempel ett välfärdsområde? Diskutera de här frågorna med systemleverantören? Det är också bra att diskutera med tjänstetillhandahållare som befinner sig i samma situation. Hur länge tar det att ta i bruk systemet eller att göra eventuella ändringar? Om du producerar tjänster för ett eller flera välfärdsområden, diskutera de olika alternativen för anslutning till Kanta-tjänsterna och de tjänster som ska produceras med serviceanordnaren. Om ni behöver skaffa ett nytt klientdatasystem finns det system som är kompatibla med Socialvårdens klientdatalager i Tillstånds- och tillsynsverkets register Astori.</t>
   </si>
   <si>
     <t xml:space="preserve">Serviceanordnarens klientuppgifter och klientuppgifter som uppkommer i en privat tjänstetillhandahållares egen tjänsteproduktion ska föras in i separata register.   Om en privat organisation agerar som tjänsteproducent för en annan serviceanordnare, det vill säga producerar till exempel köpta tjänster eller tjänster med servicesedel, ska alla handlingar som uppkommer i tjänsterna i fråga föras in i serviceanordnarens klientregister. Uppgifterna dokumenteras då med funktionen Åtkomsträtt till register i Socialvårdens klientdatalager. Klientuppgifter som hör till tjänsteanordnarens register ska lagras direkt i rätt personuppgiftsansvariges klientregister. Klientuppgifterna får inte ens tillfälligt lagras i tjänsteproducentens klientregister. </t>
   </si>
   <si>
     <t xml:space="preserve">Registreringsuppgifterna om privata tjänstetillhandahållare förmedlas från registret Soteri till SOTE-organisationsregistret i den nationella kodtjänsten. I Kanta-tjänsterna visas uppgifterna om organisationen i enlighet med uppgifterna i SOTE-organisationsregistret. I SOTE-registret är verksamhetsenheten (Toimintayksikkö) den högsta nivån i organisationen och fungerar som Kanta-anslutare. Enligt uppgiften om Serviceenhet (Palveluyksikkö) i SOTE-registret fastställs till exempel åtkomsträtten till register. Observera att uppgifter om Serviceenhet (Palveluyksikkö) i SOTE-registret motsvarar det Serviceställe (palvelupiste) som meddelats i Soteri. Om något i organisationens registreringsuppgifter behöver korrigeras eller väcker frågor finns det anvisningar på Tillstånds-och tillsynsverkets webbplats, under Soteri-registreringar. </t>
   </si>
   <si>
     <t>Gör anmälan till införande av användningen på kanta.fi under Så här inför du Socialvårdens klientdatalager.</t>
   </si>
   <si>
     <t>Organisationen ska fastställa vem som är organisationens Kanta-arkivarie inom socialvården. Anvisningar om Arkivariens användargränssnitt finns på kanta.fi under Arkivariens användargränssnitt. Om en privat tjänstetillhandahållare verkar endast i rollen som tjänsteproducent, det vill säga producerar all service för kunderna för en annan serviceanordnares räkning och inget eget klientregister lagras i Kanta-tjänsterna för tjänstetillhandahållaren, har arkivarien inga praktiska uppgifter i Arkivariens användargränssnitt. Kontaktinformationen om Kanta-arkivarien meddelas på Kanta Extranätet med ansökan om införande av Socialvårdens klientdatalager. Organisationen ger åtkomsträtt till Arkivariens användargränssnitt med Suomi.fi-fullmakt.</t>
   </si>
   <si>
     <t xml:space="preserve">Certifikatkort som används inom Kanta-tjänsterna är: Yrkeskort för social- och hälsovården, personalkort, aktörskort och reservkort. Yrkeskort för social- och hälsovården kan fås endast för användning av registrerade yrkesutbildade personer; övrig personal kan använda personalkort eller aktörskort. Anvisningar om anskaffning av certifikatkort finns på MDB:s webbplats: https://dvv.fi/sv/certifikat.  
 I regel ska certifikatkort användas i samband med behandling av uppgifter, men det finns situationer där en viss flexibilitet kan tillämpas i fråga om nödvändigheten att ha certifikatkort. 
 Användningen av certifikat i behandlingen av klientuppgifter inom socialvården beskrivs i kapitel 13.5 Aktivkort och certifikat i handboken om Kanta-tjänsterna för aktörer inom socialvården. </t>
   </si>
   <si>
-    <t>Uppdaterad den 24 februari 2026</t>
+    <t>Uppdaterad den 11 maj 2026</t>
+  </si>
+  <si>
+    <t>THL:s kurser och material om strukturerad dokumentation på THL:s webbplats under Strukturerad dokumentation inom socialvården. Grundkurs i dokumentering inom socialvården i eOppiva, upprätthålls av THL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -1975,89 +1975,89 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://www.kanta.fi/ammattilaiset/sosiaalihuollon-asiakastietovarannon-kayttoonotto" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId2" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E551A0B-C849-4298-845E-7848712CE34B}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="124.54296875"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="68" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B1" s="69"/>
     </row>
     <row r="2" spans="1:2" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="70" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B2" s="71"/>
     </row>
     <row r="3" spans="1:2" ht="51.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="72" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B3" s="73"/>
     </row>
     <row r="4" spans="1:2" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="74" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B4" s="71"/>
     </row>
     <row r="5" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="75" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD68F8D4-521C-49E2-88FE-CCE749AB569A}">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:C1"/>
+      <pane ySplit="4" topLeftCell="A38" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="4.453125"/>
     <col min="2" max="2" customWidth="true" width="85.453125"/>
     <col min="3" max="3" customWidth="true" width="148.7265625"/>
     <col min="4" max="4" customWidth="true" width="17.0"/>
     <col min="5" max="5" customWidth="true" width="12.81640625"/>
     <col min="6" max="6" customWidth="true" width="15.54296875"/>
     <col min="7" max="7" customWidth="true" width="17.26953125"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="31" x14ac:dyDescent="0.35">
       <c r="B1" s="79" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="80"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
     </row>
     <row r="2" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="32" t="s">
@@ -2128,63 +2128,63 @@
         <v>13</v>
       </c>
       <c r="C7" s="89"/>
       <c r="D7" s="90"/>
       <c r="E7" s="90"/>
       <c r="F7" s="90"/>
       <c r="G7" s="91"/>
     </row>
     <row r="8" spans="2:8" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="44"/>
     </row>
     <row r="9" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="8"/>
     </row>
     <row r="10" spans="2:8" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="67"/>
     </row>
     <row r="11" spans="2:8" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="92" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="84"/>
       <c r="D11" s="84"/>
       <c r="E11" s="84"/>
       <c r="F11" s="84"/>
       <c r="G11" s="84"/>
     </row>
     <row r="12" spans="2:8" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="76" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="77"/>
       <c r="D12" s="77"/>
       <c r="E12" s="77"/>
       <c r="F12" s="77"/>
@@ -2205,51 +2205,51 @@
     <row r="14" spans="2:8" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B14" s="92" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="84"/>
       <c r="D14" s="84"/>
       <c r="E14" s="84"/>
       <c r="F14" s="84"/>
       <c r="G14" s="84"/>
     </row>
     <row r="15" spans="2:8" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="76" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93"/>
       <c r="D15" s="93"/>
       <c r="E15" s="93"/>
       <c r="F15" s="93"/>
       <c r="G15" s="94"/>
     </row>
     <row r="16" spans="2:8" ht="117.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="8"/>
     </row>
     <row r="17" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="8"/>
     </row>
     <row r="18" spans="1:7" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B18" s="45" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
@@ -2273,51 +2273,51 @@
     <row r="20" spans="1:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="47"/>
       <c r="D20" s="48"/>
       <c r="E20" s="49"/>
       <c r="F20" s="49"/>
       <c r="G20" s="49"/>
     </row>
     <row r="21" spans="1:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="76" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="93"/>
       <c r="D21" s="93"/>
       <c r="E21" s="93"/>
       <c r="F21" s="93"/>
       <c r="G21" s="94"/>
     </row>
     <row r="22" spans="1:7" ht="118.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="51"/>
     </row>
     <row r="23" spans="1:7" ht="65.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="66"/>
       <c r="B23" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="51"/>
     </row>
     <row r="24" spans="1:7" ht="114.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B24" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>37</v>
@@ -2398,51 +2398,51 @@
       <c r="C31" s="10" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="15"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="13"/>
     </row>
     <row r="32" spans="1:7" ht="117.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="15"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="13"/>
     </row>
     <row r="33" spans="2:7" ht="85" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="8"/>
     </row>
     <row r="34" spans="2:7" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B34" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="3"/>
     </row>
     <row r="35" spans="2:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B35" s="98" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="99"/>
       <c r="D35" s="99"/>
       <c r="E35" s="99"/>
@@ -2454,124 +2454,124 @@
         <v>54</v>
       </c>
       <c r="C36" s="103"/>
       <c r="D36" s="103"/>
       <c r="E36" s="103"/>
       <c r="F36" s="103"/>
       <c r="G36" s="104"/>
     </row>
     <row r="37" spans="2:7" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D37" s="29"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="28"/>
     </row>
     <row r="38" spans="2:7" ht="98" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B38" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D38" s="27"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="26"/>
     </row>
     <row r="39" spans="2:7" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="92" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="84"/>
       <c r="D39" s="84"/>
       <c r="E39" s="84"/>
       <c r="F39" s="84"/>
       <c r="G39" s="84"/>
     </row>
     <row r="40" spans="2:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B40" s="105" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="106"/>
       <c r="D40" s="106"/>
       <c r="E40" s="106"/>
       <c r="F40" s="106"/>
       <c r="G40" s="107"/>
     </row>
     <row r="41" spans="2:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="77"/>
       <c r="D41" s="77"/>
       <c r="E41" s="77"/>
       <c r="F41" s="77"/>
       <c r="G41" s="78"/>
     </row>
     <row r="42" spans="2:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D42" s="11"/>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="2:7" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>62</v>
       </c>
       <c r="D43" s="11"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="26"/>
     </row>
     <row r="44" spans="2:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B44" s="98" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="99"/>
       <c r="D44" s="99"/>
       <c r="E44" s="99"/>
       <c r="F44" s="99"/>
       <c r="G44" s="113"/>
     </row>
     <row r="45" spans="2:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B45" s="76" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C45" s="77"/>
       <c r="D45" s="77"/>
       <c r="E45" s="77"/>
       <c r="F45" s="77"/>
       <c r="G45" s="78"/>
     </row>
     <row r="46" spans="2:7" ht="171.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>65</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="8"/>
     </row>
     <row r="47" spans="2:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>67</v>
@@ -2595,320 +2595,320 @@
     </row>
     <row r="49" spans="2:7" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B49" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="3"/>
     </row>
     <row r="50" spans="2:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="98" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="99"/>
       <c r="D50" s="99"/>
       <c r="E50" s="99"/>
       <c r="F50" s="99"/>
       <c r="G50" s="113"/>
     </row>
     <row r="51" spans="2:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B51" s="76" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C51" s="77"/>
       <c r="D51" s="77"/>
       <c r="E51" s="77"/>
       <c r="F51" s="77"/>
       <c r="G51" s="78"/>
     </row>
     <row r="52" spans="2:7" ht="101.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B52" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D52" s="11"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="2:7" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="57" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="8"/>
     </row>
     <row r="54" spans="2:7" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B54" s="57" t="s">
         <v>77</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="8"/>
     </row>
     <row r="55" spans="2:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="10" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="8"/>
     </row>
     <row r="56" spans="2:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C56" s="10" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="8"/>
     </row>
     <row r="57" spans="2:7" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="10" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D57" s="15"/>
       <c r="E57" s="14"/>
       <c r="F57" s="14"/>
       <c r="G57" s="13"/>
     </row>
     <row r="58" spans="2:7" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="45" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="3"/>
     </row>
     <row r="59" spans="2:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B59" s="98" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C59" s="99"/>
       <c r="D59" s="99"/>
       <c r="E59" s="99"/>
       <c r="F59" s="99"/>
       <c r="G59" s="99"/>
     </row>
     <row r="60" spans="2:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B60" s="76" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C60" s="93"/>
       <c r="D60" s="93"/>
       <c r="E60" s="93"/>
       <c r="F60" s="93"/>
       <c r="G60" s="94"/>
     </row>
     <row r="61" spans="2:7" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B61" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" s="10" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D61" s="17"/>
       <c r="E61" s="10"/>
       <c r="F61" s="10"/>
       <c r="G61" s="8"/>
     </row>
     <row r="62" spans="2:7" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B62" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C62" s="10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="10"/>
       <c r="F62" s="10"/>
       <c r="G62" s="8"/>
     </row>
     <row r="63" spans="2:7" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B63" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C63" s="108" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D63" s="109"/>
       <c r="E63" s="109"/>
       <c r="F63" s="109"/>
       <c r="G63" s="109"/>
     </row>
     <row r="64" spans="2:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64" s="59" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C64" s="60"/>
       <c r="D64" s="61"/>
       <c r="E64" s="62"/>
       <c r="F64" s="62"/>
       <c r="G64" s="63"/>
     </row>
     <row r="65" spans="2:7" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B65" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C65" s="10" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D65" s="22"/>
       <c r="E65" s="23"/>
       <c r="F65" s="22"/>
       <c r="G65" s="8"/>
     </row>
     <row r="66" spans="2:7" ht="194.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B66" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C66" s="10" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D66" s="15"/>
       <c r="E66" s="14"/>
       <c r="F66" s="14"/>
       <c r="G66" s="13"/>
     </row>
     <row r="67" spans="2:7" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B67" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D67" s="15"/>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
       <c r="G67" s="13"/>
     </row>
     <row r="68" spans="2:7" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B68" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D68" s="15"/>
       <c r="E68" s="14"/>
       <c r="F68" s="14"/>
       <c r="G68" s="13"/>
     </row>
     <row r="69" spans="2:7" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B69" s="64" t="s">
+        <v>102</v>
+      </c>
+      <c r="C69" s="110" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D69" s="109"/>
       <c r="E69" s="109"/>
       <c r="F69" s="109"/>
       <c r="G69" s="111"/>
     </row>
     <row r="70" spans="2:7" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B70" s="88" t="s">
         <v>39</v>
       </c>
       <c r="C70" s="89"/>
       <c r="D70" s="89"/>
       <c r="E70" s="89"/>
       <c r="F70" s="89"/>
       <c r="G70" s="112"/>
     </row>
     <row r="71" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B71" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D71" s="11"/>
       <c r="E71" s="10"/>
       <c r="F71" s="10"/>
       <c r="G71" s="9"/>
     </row>
     <row r="72" spans="2:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B72" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C72" s="10" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D72" s="11"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="2:7" ht="54" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B73" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D73" s="11"/>
       <c r="E73" s="10"/>
       <c r="F73" s="10"/>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="2:7" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B74" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="C74" s="6" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="4"/>
       <c r="F74" s="4"/>
       <c r="G74" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="C63:G63"/>
     <mergeCell ref="C69:G69"/>
     <mergeCell ref="B70:G70"/>
     <mergeCell ref="B44:G44"/>
     <mergeCell ref="B45:G45"/>
     <mergeCell ref="B50:G50"/>
     <mergeCell ref="B51:G51"/>
     <mergeCell ref="B59:G59"/>
     <mergeCell ref="B60:G60"/>
     <mergeCell ref="B41:G41"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="C19:G19"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="B30:G30"/>
@@ -3261,59 +3261,59 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="4c5c86b2-34ba-4440-84a3-2847672c608a" ContentTypeId="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00104209A661E54CD587BC7C170A805A7511" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC3C1192-05E1-4874-888E-1910C5E95121}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9803DA7-2C83-465D-80F2-4F1267EB886D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB3B0D7-A23C-4E7A-9C84-0037504C8796}">
   <ds:schemaRefs>
@@ -3426,27 +3426,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="jd32bd60a3ed49c984e203f2c1797fd7">
     <vt:lpwstr>Kantan asiakasdokumentoinnin kehitysa673bb7f-c8dd-4de4-a0b0-0ee8ee91e712</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="bcefd7c481cb48f4861306052502dba8">
     <vt:lpwstr>Kantan asiakasdokumentoinnin kehitys25616da3-85cb-4aa4-9345-8471d83f9baa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="j875f3fda00345e6808e9e260f685289">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="TaxCatchAll">
     <vt:lpwstr>262529</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="hfc18b29aed44339bbdc39df31ab0fbf">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Kieliversio">
     <vt:lpwstr>sv</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Vastaa sisällöstä">
     <vt:lpwstr>SHA ASVA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="pq82">
     <vt:lpwstr>ASVA</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Julkaistu">
+    <vt:lpwstr>Kanta.fi</vt:lpwstr>
+  </property>
 </Properties>
 </file>