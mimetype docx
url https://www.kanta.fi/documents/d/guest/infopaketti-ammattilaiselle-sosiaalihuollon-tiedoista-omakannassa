--- v0 (2025-10-17)
+++ v1 (2026-07-21)
@@ -1,101 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml" PartName="/word/people.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C9170D5" w14:textId="66CF66AA" w:rsidR="00A40FBD" w:rsidRPr="00761DF2" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761DF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>Sosiaalihuollon asiakastie</w:t>
       </w:r>
       <w:r w:rsidR="002856E0" w:rsidRPr="00761DF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>tovaranto</w:t>
       </w:r>
       <w:r w:rsidRPr="00761DF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> ja OmaKanta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="72A793AC" w14:textId="4FF7F7D9" w:rsidR="00196CAA" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761DF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalihuollon ammattilainen kirjaa asiakastiedot käyttämäänsä asiakastietojärjestelmään, josta ne tallentuvat Kan</w:t>
       </w:r>
       <w:r w:rsidR="008233FE" w:rsidRPr="00761DF2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ta-palvelujen</w:t>
       </w:r>
       <w:r w:rsidRPr="00761DF2">
         <w:rPr>
@@ -111,51 +102,51 @@
         </w:rPr>
         <w:t>tovarantoon</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Ammattilainen katselee Kanta</w:t>
       </w:r>
       <w:r w:rsidR="008233FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tallennettuja tietoja asiakastietojärjestelmänsä kautta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A25381" w14:textId="2CE0B046" w:rsidR="00A40FBD" w:rsidRPr="008614F4" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
+    <w:p w14:paraId="12A25381" w14:textId="562573BF" w:rsidR="00A40FBD" w:rsidRPr="00D76CBA" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008614F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakas näkee </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008614F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OmaKannasta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008614F4">
         <w:rPr>
@@ -163,195 +154,182 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tie</w:t>
       </w:r>
       <w:r w:rsidR="00437002">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toja, joita</w:t>
       </w:r>
       <w:r w:rsidRPr="008614F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hänestä on tallennettu Kanta-palveluihin.</w:t>
       </w:r>
       <w:r w:rsidR="00F03968">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008233FE" w:rsidRPr="008233FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>OmaKanta</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">OmaKanta on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D832EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kansalaisen </w:t>
+      </w:r>
       <w:r w:rsidR="008233FE" w:rsidRPr="008233FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>verkkopalvelu, johon ammattilaisella ei ole pääsyä.</w:t>
+      </w:r>
+      <w:r w:rsidR="00421245">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00421245" w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tällä hetkellä sosiaalihuollon asiakastietoja ei voi katsella OmaKanta-mobiilisovelluksessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100D218C" w14:textId="77777777" w:rsidR="000D2974" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lisätietoa ammattilaiselle:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A84F0D8" w14:textId="74FF5572" w:rsidR="002856E0" w:rsidRPr="00082291" w:rsidRDefault="00146C3E" w:rsidP="00EB0D71">
+    <w:p w14:paraId="2A84F0D8" w14:textId="74FF5572" w:rsidR="002856E0" w:rsidRPr="00082291" w:rsidRDefault="002856E0" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="002856E0" w:rsidRPr="00082291">
+        <w:r w:rsidRPr="00082291">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sosiaalihuollon asiakastietovaranto (kanta.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD7F59C" w14:textId="601D0B8C" w:rsidR="00E66BA3" w:rsidRPr="00FD3C85" w:rsidRDefault="00146C3E" w:rsidP="00EA1744">
+    <w:p w14:paraId="1AD7F59C" w14:textId="601D0B8C" w:rsidR="00E66BA3" w:rsidRPr="00FD3C85" w:rsidRDefault="00927B5E" w:rsidP="00EA1744">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00927B5E" w:rsidRPr="00E66BA3">
+        <w:r w:rsidRPr="00E66BA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kanta-palvelujen käsikirja: Sosiaalihuollon </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> (yhteistyotilat.fi)</w:t>
+          <w:t>Kanta-palvelujen käsikirja: Sosiaalihuollon OmaKanta (yhteistyotilat.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5550D9FE" w14:textId="4CB2D4C8" w:rsidR="00FD3C85" w:rsidRPr="00D349B2" w:rsidRDefault="00146C3E" w:rsidP="00EA1744">
+    <w:p w14:paraId="5550D9FE" w14:textId="4CB2D4C8" w:rsidR="00FD3C85" w:rsidRPr="00D349B2" w:rsidRDefault="00FD3C85" w:rsidP="00EA1744">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00FD3C85" w:rsidRPr="00FD3C85">
+        <w:r w:rsidRPr="00FD3C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OmaKannan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00FD3C85" w:rsidRPr="00FD3C85">
+        <w:r w:rsidRPr="00FD3C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> käytön ohjaaminen (kanta.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="373F3B7C" w14:textId="63984818" w:rsidR="00DC0576" w:rsidRPr="00275709" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00275709">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
@@ -481,152 +459,155 @@
         </w:rPr>
         <w:t>tiedon asiakkuuden alkamisesta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4D0049" w14:textId="7FA23A50" w:rsidR="00D43693" w:rsidRPr="00D43693" w:rsidRDefault="00D43693" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43693">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omatyöntekijän yhteystiedot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4428E179" w14:textId="13266A20" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A21119" w:rsidP="00EB0D71">
+    <w:p w14:paraId="4428E179" w14:textId="6ABF3961" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A21119" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>OmaKannassa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>OmaKannassa näkyvät vain</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakirjat, jotka on tallennettu Kantaan </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> näkyvät vain</w:t>
+        <w:t>tietyssä muodossa (</w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> asiakirjat, jotka on tallennettu Kantaan </w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tietyssä muodossa (</w:t>
+        <w:t xml:space="preserve">tai sitä uudemman </w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
+        <w:t xml:space="preserve">vaiheen </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tai sitä uudemman </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">mukaisesti). </w:t>
       </w:r>
       <w:r w:rsidR="00927B5E" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0032746A" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">siakas </w:t>
       </w:r>
       <w:r w:rsidR="0032746A" w:rsidRPr="00D43693">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">voi myös seurata </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">voi </w:t>
+      </w:r>
+      <w:r w:rsidR="0032746A" w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r w:rsidR="00421245" w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tulevaisuudessa </w:t>
+      </w:r>
+      <w:r w:rsidR="0032746A" w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seurata </w:t>
+      </w:r>
       <w:r w:rsidR="0032746A" w:rsidRPr="00D43693">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>OmaKannassa</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> asiakastietojensa käyttöä ja luovuttamista.</w:t>
+        <w:t>OmaKannassa asiakastietojensa käyttöä ja luovuttamista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2C6F92" w14:textId="143B20E2" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OmaKannan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="24"/>
@@ -735,110 +716,101 @@
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OmaKannasta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00275709">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF1286E" w14:textId="3B694668" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OmaKannass</w:t>
       </w:r>
       <w:r w:rsidR="00BF3B9C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ei </w:t>
+        <w:t xml:space="preserve">a ei </w:t>
       </w:r>
       <w:r w:rsidR="00BF3B9C" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>näytetä</w:t>
       </w:r>
       <w:r w:rsidR="00A21119" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ollenkaan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C992D75" w14:textId="7209B2DC" w:rsidR="00A40FBD" w:rsidRPr="00067325" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067325">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>turvakotipalvelun sekä lähisuhde- ja perheväkivallan ehkäisytyöhön liittyviä asiakirjoja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791FA438" w14:textId="6D2FC1D8" w:rsidR="00F523CB" w:rsidRPr="00067325" w:rsidRDefault="00F523CB" w:rsidP="00EB0D71">
+    <w:p w14:paraId="791FA438" w14:textId="6D2FC1D8" w:rsidR="00F523CB" w:rsidRDefault="00F523CB" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067325">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adoptioneuvonnan asiakirjoja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2C6B7C" w14:textId="403DA67A" w:rsidR="005F5F6B" w:rsidRPr="00067325" w:rsidRDefault="005F5F6B" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -955,101 +927,64 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiakkuusasiakirjaa</w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00067325">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7419B145" w14:textId="29FDAFE4" w:rsidR="00A40FBD" w:rsidRPr="00067325" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
+    <w:p w14:paraId="7419B145" w14:textId="077FEF6E" w:rsidR="00A40FBD" w:rsidRPr="00067325" w:rsidRDefault="00BF3B9C" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067325">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Osa tiedoista </w:t>
-[...36 lines deleted...]
-        <w:t>. Alkuvaiheessa ei näytetä</w:t>
+        <w:t>Alkuvaiheessa ei näytetä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B29FED" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00067325" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067325">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiakaskertomusmerkintöjä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AE0451" w14:textId="7E8543B1" w:rsidR="00A40FBD" w:rsidRPr="00067325" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
@@ -1063,167 +998,155 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067325">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yhteiseen asiaan liittyviä asiakasasiakirjoja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBC3973" w14:textId="3608D22A" w:rsidR="0077480B" w:rsidRPr="0077480B" w:rsidRDefault="00A5152E" w:rsidP="0077480B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077480B">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001456F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>vanhemmuuden selvittämise</w:t>
       </w:r>
-      <w:r w:rsidR="00E73D4D" w:rsidRPr="0077480B">
+      <w:r w:rsidR="00E73D4D" w:rsidRPr="001456F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0077480B">
+      <w:r w:rsidRPr="001456F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="00E73D4D" w:rsidRPr="0077480B">
+      <w:r w:rsidR="00E73D4D" w:rsidRPr="001456F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">liittyviä </w:t>
       </w:r>
-      <w:r w:rsidRPr="0077480B">
+      <w:r w:rsidRPr="001456F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiakirj</w:t>
       </w:r>
-      <w:r w:rsidR="00E73D4D" w:rsidRPr="0077480B">
+      <w:r w:rsidR="00E73D4D" w:rsidRPr="001456F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oja</w:t>
       </w:r>
       <w:r w:rsidR="0077480B" w:rsidRPr="0077480B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AB0360" w14:textId="0C5D9F7D" w:rsidR="004E2845" w:rsidRPr="00FD3C85" w:rsidRDefault="00A21119" w:rsidP="00EB0D71">
+    <w:p w14:paraId="48AB0360" w14:textId="4915E0F2" w:rsidR="004E2845" w:rsidRPr="00FD3C85" w:rsidRDefault="00A21119" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kanta-palvelut tiedottavat näistä muutoksista tietojen näkymisessä, kun ajankohta lähestyy.</w:t>
+        <w:t>Kanta-palvelut tiedottavat muutoksista tietojen näkymisessä, kun ajankohta lähestyy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC63AE" w14:textId="5F249B0B" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00BF5F5B" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>mmattilainen voi rajoittaa tietojen näkymistä</w:t>
       </w:r>
       <w:r w:rsidR="00F84814" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> OmaKannassa</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7448DCEE" w14:textId="58D67E2B" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00275709" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalihuollon ammattilainen voi perustellusta syystä ja tilannekohtaisesti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5084AF" w14:textId="50808A76" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1231,103 +1154,85 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>viivästää</w:t>
       </w:r>
       <w:r w:rsidR="00DC0576" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tietojen</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> näyttämistä </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00275709" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>OmaKannassa</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">OmaKannassa </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>määräaikaisesti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFEE88A" w14:textId="2A8A1E0E" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00D832EB" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">käyttää erityissisältömerkintää, jolloin tietoja ei näytetä ollenkaan </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>käyttää erityissisältömerkintää, jolloin tietoja ei näytetä ollenkaan OmaKannassa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85" w:rsidDel="00D832EB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672BF476" w14:textId="37B32D2F" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00A40FBD" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1345,127 +1250,102 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>näkymistä lapsen huoltaj</w:t>
       </w:r>
       <w:r w:rsidR="00E66BA3" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lle</w:t>
       </w:r>
       <w:r w:rsidR="00275709" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> OmaKannassa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7739FE" w14:textId="24BA56B5" w:rsidR="00A40FBD" w:rsidRPr="00FD3C85" w:rsidRDefault="00437002" w:rsidP="00EB0D71">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakirjan laati</w:t>
       </w:r>
       <w:r w:rsidR="00EB0D71" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nut</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ammatti</w:t>
       </w:r>
       <w:r w:rsidR="007F25A6" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lainen</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ratkaisee, rajoitetaanko lapsen asiakirjan näyttämistä hänen huoltajilleen </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> ratkaisee, rajoitetaanko lapsen asiakirjan näyttämistä hänen huoltajilleen OmaKannassa. </w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jos lapsi kieltää tietojensa </w:t>
       </w:r>
       <w:r w:rsidR="00927B5E" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">näyttämisen </w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">huoltajilleen, </w:t>
       </w:r>
       <w:r w:rsidR="00333DD7" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1532,306 +1412,220 @@
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A40FBD" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>asiointi</w:t>
       </w:r>
       <w:r w:rsidR="00F84814" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> OmaKannassa</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="68E6C2E1" w14:textId="14634968" w:rsidR="00A04160" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00FD3C85">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alaikäisen asiakkaan puolesta asioiva </w:t>
       </w:r>
       <w:r w:rsidR="000D62E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>huoltaja</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE56BD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tai tiedoksisaantioikeutettu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">näkee </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">näkee OmaKannassa samat </w:t>
+      </w:r>
+      <w:r w:rsidR="007F25A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sosiaalihuollon asiakas</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>OmaKannassa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">tiedot kuin alaikäinen asiakas itse, ellei </w:t>
+      </w:r>
+      <w:r w:rsidR="00437002">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tietojen näyttämistä erikseen rajoiteta</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samat </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> samat tiedot kuin asiakas itse.</w:t>
+        <w:t>. Täysi-ikäisen asiakkaan puolesta Suomi.fi-valtuudella asioiva henkilö näkee OmaKannassa samat tiedot kuin asiakas itse.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2C1C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lisätietoa ammattilaiselle: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="009D2C1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Toisen puolesta asiointi (kanta.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D2C1C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A664867" w14:textId="6D65A7A3" w:rsidR="00A04160" w:rsidRPr="00FD3C85" w:rsidRDefault="00A04160" w:rsidP="00A04160">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="Otsikko2Char"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mitä tehdä, jos </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Mitä tehdä, jos OmaKannassa näkyvissä tiedoissa on virhe?</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="Otsikko2Char"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>OmaKannassa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
-          <w:rStyle w:val="Otsikko2Char"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> näkyvissä tiedoissa on virhe?</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jos </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2C1C" w:rsidRPr="00FD3C85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakkaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
-          <w:rStyle w:val="Otsikko2Char"/>
-[...6 lines deleted...]
-        <w:br/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiedoissa on virhe, korjaa tieto asiakastietojärjestelmässäsi ja tallenna asiakirja </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">asiakkaan </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uudelleen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Kommentinviite"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Päivitetty asiakirja tallentuu Kantaan ja korvaa siellä vanhan asiakirjan. Sen jälkeen tieto näkyy oikein asiakkaalle </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Päivitetty asiakirja tallentuu Kantaan ja korvaa siellä vanhan asiakirjan. Sen jälkeen tieto näkyy oikein asiakkaalle OmaKannassa.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F4783A" w14:textId="6B7CF0EE" w:rsidR="00A04160" w:rsidRPr="00FD3C85" w:rsidRDefault="00A04160" w:rsidP="00A04160">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Virheet korjataan aina siellä, missä asiakkaan tiedot on kirjattu. Ethän siis ohjaa asiakasta ottamaan yhteyttä Kanta-palveluihin. Organisaatiosi IT-tuki ja tietojärjestelmätoimittaja auttavat tarvittaessa virhetilanteiden selvittämisessä. </w:t>
       </w:r>
       <w:r w:rsidR="009D2C1C" w:rsidRPr="00FD3C85">
         <w:rPr>
@@ -1875,64 +1669,52 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>tieto</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> ei </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">näy asiakkaalle </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>näy asiakkaalle OmaKannassa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3731AB87" w14:textId="77777777" w:rsidR="00A04160" w:rsidRPr="00FD3C85" w:rsidRDefault="00A04160" w:rsidP="00A04160">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Varmista ensin asiakkaalta, että hän etsii tietoa oikeasta paikasta </w:t>
       </w:r>
@@ -2013,189 +1795,135 @@
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IT-tuelta tai Kanta-arkistonhoitajalta).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1F69BE" w14:textId="40A74B70" w:rsidR="00DC0576" w:rsidRPr="00FD3C85" w:rsidRDefault="00A04160" w:rsidP="00FD3C85">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tietojen näyttämistä </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ei ole rajoitettu (viivästetty tai jätetty näyttämättä).</w:t>
+        <w:t>tietojen näyttämistä OmaKannassa ei ole rajoitettu (viivästetty tai jätetty näyttämättä).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244874C2" w14:textId="0A435260" w:rsidR="00203790" w:rsidRPr="00FD3C85" w:rsidRDefault="00203790" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sosiaalihuollon tietojen luovuttaminen ja tietojen käytön hallinta OmaKannassa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC3AE52" w14:textId="239B5A14" w:rsidR="00203790" w:rsidRPr="009D2C1C" w:rsidRDefault="00116E6B" w:rsidP="00EB0D71">
+    <w:p w14:paraId="3AC3AE52" w14:textId="5D69CC35" w:rsidR="00203790" w:rsidRPr="00954D2C" w:rsidRDefault="00116E6B" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:strike/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2C1C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaalihuollon </w:t>
       </w:r>
       <w:r w:rsidR="00203790" w:rsidRPr="009D2C1C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">asiakirjoja on jatkossa mahdollista luovuttaa sosiaalihuollon rekisterinpitäjältä toiselle Kanta-palvelujen kautta. </w:t>
+        <w:t xml:space="preserve">asiakirjoja on mahdollista luovuttaa sosiaalihuollon rekisterinpitäjältä toiselle Kanta-palvelujen kautta. </w:t>
       </w:r>
       <w:r w:rsidR="00B95AF3" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tällöin ammattilainen voi hakea Kannasta tietoja, jotka asiakkaasta on kirjattu </w:t>
       </w:r>
       <w:r w:rsidR="00275709" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">esimerkiksi </w:t>
       </w:r>
       <w:r w:rsidR="00B95AF3" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>toisella hyvinvointialueella.</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5369A665" w14:textId="77777777" w:rsidR="003F7306" w:rsidRPr="00FD3C85" w:rsidRDefault="003F7306" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C69B442" w14:textId="358CA83C" w:rsidR="00A401F1" w:rsidRPr="00FD3C85" w:rsidRDefault="00A401F1" w:rsidP="00FD3C85">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2317,67 +2045,51 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ohjata asiakkaan myös antamaan</w:t>
       </w:r>
       <w:r w:rsidR="00C04917" w:rsidRPr="00137620">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C04917">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>luvan</w:t>
       </w:r>
       <w:r w:rsidR="00C04917" w:rsidRPr="00137620">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> OmaKannassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308E7B4A" w14:textId="77777777" w:rsidR="008E6D6B" w:rsidRPr="00FD3C85" w:rsidRDefault="008E6D6B" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EE12CA1" w14:textId="1E343A32" w:rsidR="00E335BC" w:rsidRPr="00FD3C85" w:rsidRDefault="008E6D6B" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
@@ -2418,67 +2130,51 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakastietojärjestelmääsi</w:t>
       </w:r>
       <w:r w:rsidR="00927B5E" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tai ohjaa asiakas tekemään </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">kielto </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>kielto OmaKannassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D9C511" w14:textId="7E69FBA8" w:rsidR="00A401F1" w:rsidRPr="00FD3C85" w:rsidRDefault="00A401F1" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AAD032E" w14:textId="5EFD6006" w:rsidR="00C04917" w:rsidRDefault="00C04917" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2498,67 +2194,51 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hänen tietojensa käytöstä </w:t>
       </w:r>
       <w:r w:rsidR="003538C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>suullisesti tai kirjallisesti. Merkitse sen jälkeen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kanta-informointi annetuksi tietojärjestelmääsi.</w:t>
       </w:r>
       <w:r w:rsidR="003538C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Asiakas voi halutessaan kuitata informoinnin myös </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Asiakas voi halutessaan kuitata informoinnin myös OmaKannassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF1CF76" w14:textId="4DB0E6CA" w:rsidR="00A401F1" w:rsidRPr="00FD3C85" w:rsidRDefault="00A401F1" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1692B637" w14:textId="1B92A28B" w:rsidR="00A401F1" w:rsidRPr="00FD3C85" w:rsidRDefault="00A401F1" w:rsidP="00FD3C85">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -2688,191 +2368,182 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955BA6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Lisätietoa ammattilaiselle:</w:t>
       </w:r>
       <w:r w:rsidRPr="00955BA6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9898D5" w14:textId="6CEBBF40" w:rsidR="00203790" w:rsidRPr="002C68ED" w:rsidRDefault="00146C3E" w:rsidP="00EB0D71">
+    <w:p w14:paraId="4D9898D5" w14:textId="6CEBBF40" w:rsidR="00203790" w:rsidRPr="002C68ED" w:rsidRDefault="00203790" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00203790" w:rsidRPr="002C68ED">
+        <w:r w:rsidRPr="002C68ED">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Tietojen luovuttaminen Kanta-palvelujen kautta (kanta.fi)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00203790" w:rsidRPr="002C68ED">
+      <w:r w:rsidRPr="002C68ED">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60713FC4" w14:textId="335C7F3B" w:rsidR="00580803" w:rsidRPr="00580803" w:rsidRDefault="00146C3E" w:rsidP="00EB0D71">
+    <w:p w14:paraId="60713FC4" w14:textId="335C7F3B" w:rsidR="00580803" w:rsidRPr="00580803" w:rsidRDefault="00793778" w:rsidP="00EB0D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00793778">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Kanta-palvelujen käsikirja: Asiakastietojen luovuttaminen Sosiaalihuollon asiakastietovarannosta (yhteistyotilat.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B430F5B" w14:textId="56E4778D" w:rsidR="00E335BC" w:rsidRPr="00FD3C85" w:rsidRDefault="00146C3E" w:rsidP="00FD3C85">
+    <w:p w14:paraId="2B430F5B" w14:textId="56E4778D" w:rsidR="00E335BC" w:rsidRPr="00FD3C85" w:rsidRDefault="00793778" w:rsidP="00FD3C85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00793778">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Kanta-palvelujen käsikirja: Informointi sosiaalihuollon Kanta-palveluista (yhteistyotilat.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E335BC" w:rsidRPr="00FD3C85">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCE2797" w14:textId="1E512D49" w:rsidR="00A40FBD" w:rsidRDefault="00A40FBD" w:rsidP="002C68ED">
+    <w:p w14:paraId="1FCE2797" w14:textId="3ECBF794" w:rsidR="00A40FBD" w:rsidRDefault="0038139E" w:rsidP="002C68ED">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002C68ED">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="0038139E">
+        <w:t xml:space="preserve">HYÖDYNNETTÄVÄKSI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="002C68ED">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">HYÖDYNNETTÄVÄKSI </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C68ED">
+        <w:t>OMA</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>OMA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038139E">
+        <w:t>SSA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="002C68ED">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>SSA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C68ED">
+        <w:t xml:space="preserve"> ORGANISAATIO</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ORGANISAATIO</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1A1B9" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F361630" w14:textId="24FA6485" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakirjat </w:t>
@@ -2885,445 +2556,88 @@
         <w:t>tallentuvat Kantaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: REAALIAJASSA / ERÄAJONA (ajankohta?)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FE236D" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Onko tietojärjestelmässä käytössä kirjausten automaattihyväksyntä: KYLLÄ/EI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A1ED55" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
-[...28 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7B35A61A" w14:textId="77777777" w:rsidR="00D76CBA" w:rsidRDefault="00D76CBA" w:rsidP="00A40FBD">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="489205B0" w14:textId="77777777" w:rsidR="00AB07D0" w:rsidRDefault="00AB07D0" w:rsidP="00A40FBD">
-[...362 lines deleted...]
-      <w:r w:rsidRPr="00EC4142">
+    <w:p w14:paraId="53CA9CED" w14:textId="5BFD1F5C" w:rsidR="00A40FBD" w:rsidRPr="00D76CBA" w:rsidRDefault="00954D2C" w:rsidP="00A40FBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onko </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organisaatiokohtaisia rajoituksia/siirtymäaikoja tietojen näkymisessä OmaKannassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai tietojen luovuttamisessa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="00D76CBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A40FBD" w:rsidRPr="00F54B8A" w14:paraId="349B6370" w14:textId="77777777" w:rsidTr="004119F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF310FB" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="004119F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -3360,90 +2674,88 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52D0F031" w14:textId="1FED2747" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="004119F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48429F25" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EE03804" w14:textId="46976AF0" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="00A40FBD">
+    <w:p w14:paraId="3EE03804" w14:textId="18A8F1A7" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00954D2C" w:rsidP="00A40FBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk149287150"/>
-      <w:r w:rsidRPr="00EC4142">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Kuvatkaa, miten organisaatiossa on ohjeistettu </w:t>
+      <w:r w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="00D76CBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="00EC4142">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten organisaatiossa on ohjeistettu </w:t>
       </w:r>
       <w:r w:rsidR="0038139E" w:rsidRPr="0038139E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tietojen </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> näyttämisen tilannekohtaista rajoittamista (viivästäminen, erityissisältömerkintä ja alaikäisen tietojen huoltajalle näyttämisen rajaaminen)</w:t>
+        <w:t>tietojen OmaKannassa näyttämisen tilannekohtaista rajoittamista (viivästäminen, erityissisältömerkintä ja alaikäisen tietojen huoltajalle näyttämisen rajaaminen)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00EC4142">
+      <w:r w:rsidR="00A40FBD" w:rsidRPr="00EC4142">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A40FBD" w:rsidRPr="00F54B8A" w14:paraId="34E1F796" w14:textId="77777777" w:rsidTr="004119F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD1C8AC" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="004119F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -3474,265 +2786,651 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="027AD4F9" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRDefault="00A40FBD" w:rsidP="004119F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D490217" w14:textId="77777777" w:rsidR="00A40FBD" w:rsidRPr="00EC4142" w:rsidRDefault="00A40FBD" w:rsidP="004119F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B94D5A5" w14:textId="229DD8C3" w:rsidR="00952757" w:rsidRPr="00A40FBD" w:rsidRDefault="00952757" w:rsidP="00A40FBD"/>
     <w:sectPr w:rsidR="00952757" w:rsidRPr="00A40FBD">
-      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="531867D6" w14:textId="77777777" w:rsidR="002E614C" w:rsidRDefault="002E614C" w:rsidP="000F14ED">
+    <w:p w14:paraId="7C8CB0AB" w14:textId="77777777" w:rsidR="005059CD" w:rsidRDefault="005059CD" w:rsidP="000F14ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="404566E8" w14:textId="77777777" w:rsidR="002E614C" w:rsidRDefault="002E614C" w:rsidP="000F14ED">
+    <w:p w14:paraId="2C786FA1" w14:textId="77777777" w:rsidR="005059CD" w:rsidRDefault="005059CD" w:rsidP="000F14ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="571ECFA5" w14:textId="77777777" w:rsidR="002E614C" w:rsidRDefault="002E614C">
+    <w:p w14:paraId="155538AC" w14:textId="77777777" w:rsidR="005059CD" w:rsidRDefault="005059CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="291DAC0B" w14:textId="77777777" w:rsidR="002E614C" w:rsidRDefault="002E614C" w:rsidP="000F14ED">
+    <w:p w14:paraId="5DD0DD8B" w14:textId="77777777" w:rsidR="005059CD" w:rsidRDefault="005059CD" w:rsidP="000F14ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15B66A6A" w14:textId="77777777" w:rsidR="002E614C" w:rsidRDefault="002E614C" w:rsidP="000F14ED">
+    <w:p w14:paraId="3A1BD8B1" w14:textId="77777777" w:rsidR="005059CD" w:rsidRDefault="005059CD" w:rsidP="000F14ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04138EDB" w14:textId="77777777" w:rsidR="002E614C" w:rsidRDefault="002E614C">
+    <w:p w14:paraId="27A406DD" w14:textId="77777777" w:rsidR="005059CD" w:rsidRDefault="005059CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3DEEC669" w14:textId="05A66B30" w:rsidR="002E614C" w:rsidRPr="000F14ED" w:rsidRDefault="002E614C" w:rsidP="00A40FBD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="590BC10A" w14:textId="2BEAAD3B" w:rsidR="00421245" w:rsidRDefault="00421245">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6504731E" wp14:editId="686AC4F4">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="801370" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1048220810" name="Tekstiruutu 2" descr="JULKINEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="801370" cy="357505"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1FDFD051" w14:textId="684766E6" w:rsidR="00421245" w:rsidRPr="00421245" w:rsidRDefault="00421245" w:rsidP="00421245">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00421245">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>JULKINEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6504731E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="JULKINEN" style="position:absolute;margin-left:11.9pt;margin-top:0;width:63.1pt;height:28.15pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQChgGJgDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0X+yky9oZcYqsRYYB RVsgHXpWZDk2IImCxMTOfv0o2Um2bqdhF5kv8/Hx4+K2N5odlA8t2JJPJzlnykqoWrsr+feX9Ycb zgIKWwkNVpX8qAK/Xb5/t+hcoWbQgK6UZ5TEhqJzJW8QXZFlQTbKiDABpyw5a/BGIKl+l1VedJTd 6GyW55+yDnzlPEgVAlnvBydfpvx1rSQ+1XVQyHTJqTdMr0/vNr7ZciGKnReuaeXYhviHLoxoLRU9 p7oXKNjet3+kMq30EKDGiQSTQV23UqUZaJpp/maaTSOcSrMQOMGdYQr/L618PGzcs2fYf4GeFhgB 6VwoAhnjPH3tTfxSp4z8BOHxDJvqkUky3uTTq2vySHJdza/n+TxmyS4/Ox/wqwLDolByT1tJYInD Q8Ah9BQSa1lYt1qnzWj7m4FyRkt26TBK2G/7se0tVEeaxsOw6ODkuqWaDyLgs/C0WWqT2IpP9NQa upLDKHHWgP/xN3uMJ8DJy1lHTCm5JSpzpr9ZWkQkVRKmn/N5TppP2mz+MY/a9hRk9+YOiIRTugcn kxiDUZ/E2oN5JTKvYjVyCSupZsnxJN7hwFs6BqlWqxREJHICH+zGyZg6ghWRfOlfhXcj3Eh7eoQT l0TxBvUhNv4Z3GqPhH1aSQR2QHPEmwiYljoeS2T4r3qKupz08icAAAD//wMAUEsDBBQABgAIAAAA IQAYIh3R3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhfyD2EIvpZHrUJM4lkMo BJpDDk3rQ2+ytbFNrZWRFMf++yi9NJeFYYaZt9lm1B0b0LrWkIDXeQQMqTKqpVrA99fuZQnMeUlK doZQwIQONvnsIZOpMhf6xOHoaxZKyKVSQON9n3Luqga1dHPTIwXvZKyWPkhbc2XlJZTrjsdRlHAt WwoLjezxvcHq93jWAorRPh92q/3HVP60wxTti8XyVAjx9Dhu18A8jv4/DDf8gA55YCrNmZRjnYDw iP+7Ny9OYmClgLdkATzP+D18fgUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChgGJgDgIA ABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYIh3R 3QAAAAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA cgUAAAAA " filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1FDFD051" w14:textId="684766E6" w:rsidR="00421245" w:rsidRPr="00421245" w:rsidRDefault="00421245" w:rsidP="00421245">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00421245">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>JULKINEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DEEC669" w14:textId="28AC7A66" w:rsidR="002E614C" w:rsidRPr="000F14ED" w:rsidRDefault="00421245" w:rsidP="00A40FBD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="221"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B20C5C3" wp14:editId="773C96BA">
+              <wp:simplePos x="723900" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="801370" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1454280783" name="Tekstiruutu 3" descr="JULKINEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="801370" cy="357505"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02EB5207" w14:textId="18B6842D" w:rsidR="00421245" w:rsidRPr="00421245" w:rsidRDefault="00421245" w:rsidP="00421245">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00421245">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>JULKINEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7B20C5C3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="JULKINEN" style="position:absolute;left:0;text-align:left;margin-left:11.9pt;margin-top:0;width:63.1pt;height:28.15pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQB6Yw0lEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdukkFy4GbwEUB IwngFDnTFGkJELkEubbkfn2XlB9J2lPRC7UvLXdnhrPb3rRsr3xowJZ8PMo5U1ZC1dhtyX8+Lz/d cBZQ2Eq0YFXJDyrw2/nHD7POFWoCNbSV8oya2FB0ruQ1oiuyLMhaGRFG4JSlpAZvBJLrt1nlRUfd TZtN8vxL1oGvnAepQqDo/ZDk89RfayXxUeugkLUlp9kwnT6dm3hm85kotl64upHHMcQ/TGFEY+nS c6t7gYLtfPNHK9NIDwE0jiSYDLRupEo70Dbj/N0261o4lXYhcII7wxT+X1v5sF+7J8+w/wY9ERgB 6VwoAgXjPr32Jn5pUkZ5gvBwhk31yCQFb/Lx1TVlJKWuptfTfBq7ZJefnQ/4XYFh0Si5J1YSWGK/ CjiUnkriXRaWTdsmZlr7JkA9YyS7TBgt7Dc9a6pX02+gOtBSHga+g5PLhq5eiYBPwhPBNC2JFh/p 0C10JYejxVkN/tff4rGecKcsZx0JpuSWFM1Z+8MSH1FbyRh/zac5eT55k+nnPHqbU5HdmTsgLY7p WTiZzFiM7cnUHswLaXoRb6OUsJLuLDmezDsc5EtvQqrFIhWRlpzAlV07GVtHzCKgz/2L8O6IOhJd D3CSlCjegT/Uxj+DW+yQKEjMRHwHNI+wkw4Tt8c3E4X+2k9Vl5c9/w0AAP//AwBQSwMEFAAGAAgA AAAhABgiHdHdAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/IPYQi+lketQkziW QygEmkMOTetDb7K1sU2tlZEUx/77KL00l4Vhhpm32WbUHRvQutaQgNd5BAypMqqlWsD31+5lCcx5 SUp2hlDAhA42+ewhk6kyF/rE4ehrFkrIpVJA432fcu6qBrV0c9MjBe9krJY+SFtzZeUllOuOx1GU cC1bCguN7PG9wer3eNYCitE+H3ar/cdU/rTDFO2LxfJUCPH0OG7XwDyO/j8MN/yADnlgKs2ZlGOd gPCI/7s3L05iYKWAt2QBPM/4PXx+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHpjDSUQ AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABgi HdHdAAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA AAB0BQAAAAA= " filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="02EB5207" w14:textId="18B6842D" w:rsidR="00421245" w:rsidRPr="00421245" w:rsidRDefault="00421245" w:rsidP="00421245">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00421245">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>JULKINEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="002E614C">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002E614C">
       <w:instrText xml:space="preserve"> TIME \@ "d.M.yyyy" </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002E614C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:ins w:id="1" w:author="Pinta Riikka" w:date="2025-06-19T09:44:00Z">
-[...7 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00D76CBA">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3.7.2026</w:t>
+    </w:r>
+    <w:r w:rsidR="002E614C">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002E614C">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002E614C">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002E614C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A6E39A3" wp14:editId="01A5FB75">
           <wp:extent cx="1230630" cy="302260"/>
           <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
           <wp:docPr id="1" name="Kuva 1" descr="Kanta-logo"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="17" name="Kuva 17"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1230630" cy="302260"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="200E3BD7" w14:textId="60FE4649" w:rsidR="00421245" w:rsidRDefault="00421245">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15DB3C7C" wp14:editId="70A415E2">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="801370" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="366422018" name="Tekstiruutu 1" descr="JULKINEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="801370" cy="357505"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00B6708E" w14:textId="72089B19" w:rsidR="00421245" w:rsidRPr="00421245" w:rsidRDefault="00421245" w:rsidP="00421245">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00421245">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>JULKINEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15DB3C7C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="JULKINEN" style="position:absolute;margin-left:11.9pt;margin-top:0;width:63.1pt;height:28.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQAr9f5nEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yky9oZcYqsRYYB RVsgHXpWZCk2YImCxMTOfv0oOU62bqdhF5lfpsj3nha3vWnZQfnQgC35dJJzpqyEqrG7kn9/WX+4 4SygsJVowaqSH1Xgt8v37xadK9QMamgr5Rk1saHoXMlrRFdkWZC1MiJMwClLSQ3eCCTX77LKi466 mzab5fmnrANfOQ9ShUDR+yHJl6m/1krik9ZBIWtLTrNhOn06t/HMlgtR7LxwdSNPY4h/mMKIxtKl 51b3AgXb++aPVqaRHgJonEgwGWjdSJV2oG2m+ZttNrVwKu1C4AR3hin8v7by8bBxz55h/wV6IjAC 0rlQBArGfXrtTfzSpIzyBOHxDJvqkUkK3uTTq2vKSEpdza/n+Tx2yS4/Ox/wqwLDolFyT6wksMTh IeBQOpbEuyysm7ZNzLT2twD1jJHsMmG0sN/2rKlKPhun30J1pKU8DHwHJ9cNXf0gAj4LTwTTtCRa fKJDt9CVHE4WZzX4H3+Lx3rCnbKcdSSYkltSNGftN0t8RG0lY/o5n+fk+eTN5h/z6G3HIrs3d0Ba nNKzcDKZsRjb0dQezCtpehVvo5Swku4sOY7mHQ7ypTch1WqVikhLTuCD3TgZW0fMIqAv/avw7oQ6 El2PMEpKFG/AH2rjn8Gt9kgUJGYivgOaJ9hJh4nb05uJQv/VT1WXl738CQAA//8DAFBLAwQUAAYA CAAAACEAGCId0d0AAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X8g9hCL6WR61CT OJZDKASaQw5N60NvsrWxTa2VkRTH/vsovTSXhWGGmbfZZtQdG9C61pCA13kEDKkyqqVawPfX7mUJ zHlJSnaGUMCEDjb57CGTqTIX+sTh6GsWSsilUkDjfZ9y7qoGtXRz0yMF72Sslj5IW3Nl5SWU647H UZRwLVsKC43s8b3B6vd41gKK0T4fdqv9x1T+tMMU7YvF8lQI8fQ4btfAPI7+Pww3/IAOeWAqzZmU Y52A8Ij/uzcvTmJgpYC3ZAE8z/g9fH4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h /9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK/X+ ZxICAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA GCId0d0AAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA 8wAAAHYFAAAAAA== " filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="00B6708E" w14:textId="72089B19" w:rsidR="00421245" w:rsidRPr="00421245" w:rsidRDefault="00421245" w:rsidP="00421245">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00421245">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>JULKINEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C479A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="585AFD5E"/>
     <w:lvl w:ilvl="0" w:tplc="5730217E">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8890,376 +8588,375 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1086729412">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="799765207">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="643778422">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1002049353">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="435368101">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="931814586">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="252394254">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2140175906">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="358816671">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="752047791">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2013757402">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="531575395">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="425004609">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="177811754">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="85225165">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1554731915">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="76177243">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="772944621">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="918562592">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1952786539">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1076706086">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="439180226">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1686328077">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1550142556">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="2032993205">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="329988859">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1713185966">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1893273227">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="487522412">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1504466856">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="843589824">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="631835909">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1417946434">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1525434985">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="833645721">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="645547032">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="200173080">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="292517964">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1295790947">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1124422198">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="731006070">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1006783515">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1111777249">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="110128878">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F14ED"/>
     <w:rsid w:val="000019B6"/>
     <w:rsid w:val="000239F3"/>
     <w:rsid w:val="0005589D"/>
     <w:rsid w:val="00067325"/>
     <w:rsid w:val="00082291"/>
     <w:rsid w:val="00083AC2"/>
     <w:rsid w:val="000903FC"/>
     <w:rsid w:val="000A0A54"/>
     <w:rsid w:val="000D2974"/>
     <w:rsid w:val="000D57C5"/>
     <w:rsid w:val="000D62E3"/>
     <w:rsid w:val="000F14ED"/>
     <w:rsid w:val="000F6023"/>
     <w:rsid w:val="00112ABE"/>
     <w:rsid w:val="00116E6B"/>
     <w:rsid w:val="001249AF"/>
     <w:rsid w:val="00126720"/>
+    <w:rsid w:val="001456F7"/>
+    <w:rsid w:val="0015257B"/>
     <w:rsid w:val="00160695"/>
     <w:rsid w:val="0016473B"/>
     <w:rsid w:val="00175BCE"/>
     <w:rsid w:val="00184BED"/>
     <w:rsid w:val="001905BA"/>
     <w:rsid w:val="00196CAA"/>
     <w:rsid w:val="001A08D0"/>
     <w:rsid w:val="001A1807"/>
     <w:rsid w:val="001B135C"/>
     <w:rsid w:val="001B265B"/>
     <w:rsid w:val="001B2A6E"/>
     <w:rsid w:val="001B4110"/>
     <w:rsid w:val="001E4AB5"/>
     <w:rsid w:val="001E5C78"/>
     <w:rsid w:val="001E7B8C"/>
     <w:rsid w:val="00203790"/>
     <w:rsid w:val="00205EA6"/>
     <w:rsid w:val="0022279E"/>
     <w:rsid w:val="0023186F"/>
     <w:rsid w:val="002357DF"/>
     <w:rsid w:val="002371AD"/>
     <w:rsid w:val="00252E42"/>
     <w:rsid w:val="00254909"/>
     <w:rsid w:val="002706C3"/>
     <w:rsid w:val="00271AD6"/>
     <w:rsid w:val="00271C39"/>
     <w:rsid w:val="00273265"/>
     <w:rsid w:val="00275709"/>
     <w:rsid w:val="002856E0"/>
     <w:rsid w:val="002B278B"/>
     <w:rsid w:val="002C68ED"/>
     <w:rsid w:val="002D6395"/>
     <w:rsid w:val="002E614C"/>
     <w:rsid w:val="002F4639"/>
     <w:rsid w:val="0031057F"/>
+    <w:rsid w:val="00320337"/>
     <w:rsid w:val="0032746A"/>
     <w:rsid w:val="00333DD7"/>
     <w:rsid w:val="003366FA"/>
     <w:rsid w:val="00346E1D"/>
     <w:rsid w:val="003538C9"/>
     <w:rsid w:val="00355CA0"/>
     <w:rsid w:val="003573DE"/>
     <w:rsid w:val="00364E64"/>
     <w:rsid w:val="00373B6D"/>
     <w:rsid w:val="0038139E"/>
     <w:rsid w:val="00385B8F"/>
     <w:rsid w:val="003A3521"/>
     <w:rsid w:val="003B5EFB"/>
     <w:rsid w:val="003B7D60"/>
     <w:rsid w:val="003C7820"/>
     <w:rsid w:val="003E5DA3"/>
     <w:rsid w:val="003F7306"/>
     <w:rsid w:val="004119F0"/>
+    <w:rsid w:val="00421245"/>
     <w:rsid w:val="00430977"/>
     <w:rsid w:val="00435644"/>
     <w:rsid w:val="00437002"/>
     <w:rsid w:val="00440801"/>
     <w:rsid w:val="0044673D"/>
+    <w:rsid w:val="00452A0E"/>
     <w:rsid w:val="004639D6"/>
     <w:rsid w:val="004844A3"/>
     <w:rsid w:val="0048697B"/>
     <w:rsid w:val="004B7DF5"/>
     <w:rsid w:val="004D60FA"/>
     <w:rsid w:val="004E2845"/>
     <w:rsid w:val="004E3D60"/>
     <w:rsid w:val="004E7D9D"/>
+    <w:rsid w:val="005059CD"/>
     <w:rsid w:val="005154CC"/>
     <w:rsid w:val="00525F3D"/>
+    <w:rsid w:val="00532B4A"/>
     <w:rsid w:val="00563C08"/>
     <w:rsid w:val="00572571"/>
     <w:rsid w:val="00580803"/>
     <w:rsid w:val="00586038"/>
     <w:rsid w:val="0059069E"/>
     <w:rsid w:val="005B3B78"/>
     <w:rsid w:val="005C1C53"/>
     <w:rsid w:val="005C4947"/>
     <w:rsid w:val="005D13CA"/>
     <w:rsid w:val="005D509D"/>
     <w:rsid w:val="005F0B8D"/>
     <w:rsid w:val="005F5F6B"/>
     <w:rsid w:val="005F653C"/>
     <w:rsid w:val="005F6EA2"/>
     <w:rsid w:val="00614982"/>
     <w:rsid w:val="006414B9"/>
     <w:rsid w:val="00643CD8"/>
     <w:rsid w:val="00646C85"/>
     <w:rsid w:val="00663166"/>
     <w:rsid w:val="006751EE"/>
     <w:rsid w:val="00683674"/>
     <w:rsid w:val="006A00C6"/>
     <w:rsid w:val="006B489D"/>
+    <w:rsid w:val="006C57F3"/>
     <w:rsid w:val="006D7185"/>
     <w:rsid w:val="006E6E05"/>
     <w:rsid w:val="006F5E54"/>
     <w:rsid w:val="007044FD"/>
     <w:rsid w:val="007344B2"/>
     <w:rsid w:val="007416D2"/>
     <w:rsid w:val="00745EBD"/>
     <w:rsid w:val="00750D5B"/>
     <w:rsid w:val="00761DF2"/>
     <w:rsid w:val="007658E5"/>
     <w:rsid w:val="0077281F"/>
     <w:rsid w:val="0077480B"/>
     <w:rsid w:val="00780CFA"/>
     <w:rsid w:val="00793778"/>
     <w:rsid w:val="00797E50"/>
     <w:rsid w:val="007B0176"/>
     <w:rsid w:val="007B214F"/>
     <w:rsid w:val="007C105A"/>
     <w:rsid w:val="007C12F9"/>
     <w:rsid w:val="007F25A6"/>
     <w:rsid w:val="00807403"/>
     <w:rsid w:val="00822216"/>
     <w:rsid w:val="008233FE"/>
     <w:rsid w:val="00835D27"/>
     <w:rsid w:val="00853903"/>
-    <w:rsid w:val="00860347"/>
     <w:rsid w:val="0087283B"/>
     <w:rsid w:val="00873644"/>
     <w:rsid w:val="008764B1"/>
     <w:rsid w:val="00880DA9"/>
     <w:rsid w:val="00886FF8"/>
     <w:rsid w:val="008A32CF"/>
     <w:rsid w:val="008B195C"/>
     <w:rsid w:val="008B6521"/>
     <w:rsid w:val="008C162E"/>
     <w:rsid w:val="008C7F15"/>
     <w:rsid w:val="008E6D6B"/>
     <w:rsid w:val="008E7D4E"/>
     <w:rsid w:val="008F355D"/>
     <w:rsid w:val="00921569"/>
     <w:rsid w:val="00927B5E"/>
     <w:rsid w:val="00931AF2"/>
     <w:rsid w:val="009368BE"/>
     <w:rsid w:val="00952757"/>
+    <w:rsid w:val="00954D2C"/>
     <w:rsid w:val="00955BA6"/>
     <w:rsid w:val="00956490"/>
     <w:rsid w:val="00967383"/>
     <w:rsid w:val="00970653"/>
     <w:rsid w:val="009939E7"/>
     <w:rsid w:val="009B6733"/>
     <w:rsid w:val="009C32EB"/>
     <w:rsid w:val="009D2C1C"/>
     <w:rsid w:val="009D5FDE"/>
     <w:rsid w:val="009E283B"/>
     <w:rsid w:val="009E416B"/>
     <w:rsid w:val="009E5BDC"/>
     <w:rsid w:val="009E7480"/>
     <w:rsid w:val="009F0672"/>
     <w:rsid w:val="009F6121"/>
     <w:rsid w:val="00A00BF0"/>
     <w:rsid w:val="00A0185F"/>
     <w:rsid w:val="00A04160"/>
     <w:rsid w:val="00A21119"/>
     <w:rsid w:val="00A21451"/>
     <w:rsid w:val="00A34B18"/>
     <w:rsid w:val="00A401F1"/>
     <w:rsid w:val="00A40FBD"/>
     <w:rsid w:val="00A42BB8"/>
     <w:rsid w:val="00A43C17"/>
@@ -9297,121 +8994,123 @@
     <w:rsid w:val="00BF5F5B"/>
     <w:rsid w:val="00BF5FDD"/>
     <w:rsid w:val="00C04917"/>
     <w:rsid w:val="00C16FC7"/>
     <w:rsid w:val="00C20065"/>
     <w:rsid w:val="00C27359"/>
     <w:rsid w:val="00C33DB1"/>
     <w:rsid w:val="00C376DC"/>
     <w:rsid w:val="00C45744"/>
     <w:rsid w:val="00C52843"/>
     <w:rsid w:val="00C53489"/>
     <w:rsid w:val="00C75DA8"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C92D1B"/>
     <w:rsid w:val="00CD4052"/>
     <w:rsid w:val="00CE0523"/>
     <w:rsid w:val="00CF1CC2"/>
     <w:rsid w:val="00D104CE"/>
     <w:rsid w:val="00D160D4"/>
     <w:rsid w:val="00D349B2"/>
     <w:rsid w:val="00D34BC0"/>
     <w:rsid w:val="00D43693"/>
     <w:rsid w:val="00D46C13"/>
     <w:rsid w:val="00D501AA"/>
     <w:rsid w:val="00D64F96"/>
+    <w:rsid w:val="00D76CBA"/>
     <w:rsid w:val="00D832EB"/>
     <w:rsid w:val="00D94A5D"/>
     <w:rsid w:val="00D953EA"/>
     <w:rsid w:val="00DC0576"/>
     <w:rsid w:val="00DD2859"/>
     <w:rsid w:val="00DE56BD"/>
     <w:rsid w:val="00DF59B8"/>
     <w:rsid w:val="00E07ECB"/>
     <w:rsid w:val="00E20B49"/>
     <w:rsid w:val="00E23EAB"/>
     <w:rsid w:val="00E335BC"/>
     <w:rsid w:val="00E339B3"/>
     <w:rsid w:val="00E415D1"/>
     <w:rsid w:val="00E45B41"/>
     <w:rsid w:val="00E56F93"/>
     <w:rsid w:val="00E66BA3"/>
     <w:rsid w:val="00E73D4D"/>
     <w:rsid w:val="00EA0396"/>
     <w:rsid w:val="00EB0D71"/>
     <w:rsid w:val="00EC69E8"/>
     <w:rsid w:val="00ED13D7"/>
     <w:rsid w:val="00ED253F"/>
     <w:rsid w:val="00EE124F"/>
     <w:rsid w:val="00F010E3"/>
     <w:rsid w:val="00F03968"/>
     <w:rsid w:val="00F131EE"/>
     <w:rsid w:val="00F41CC7"/>
     <w:rsid w:val="00F523CB"/>
     <w:rsid w:val="00F5745C"/>
     <w:rsid w:val="00F67C00"/>
     <w:rsid w:val="00F7248D"/>
     <w:rsid w:val="00F84814"/>
     <w:rsid w:val="00FA3972"/>
     <w:rsid w:val="00FC0BBF"/>
     <w:rsid w:val="00FC6D77"/>
     <w:rsid w:val="00FD3C85"/>
     <w:rsid w:val="00FE16A8"/>
+    <w:rsid w:val="00FF220C"/>
     <w:rsid w:val="1B0E83F7"/>
     <w:rsid w:val="30D24DDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34718E4B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4626DACA-044E-47A4-8132-A05D435329FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10177,55 +9876,65 @@
   </w:style>
   <w:style w:type="character" w:styleId="Korostus">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00F010E3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
     <w:name w:val="Otsikko 3 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="003538C9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Muutos">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00421245"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="270554981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="425733606">
           <w:marLeft w:val="576"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="40"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10965,54 +10674,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2102752097">
           <w:marLeft w:val="576"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="40"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId11" Target="https://www.kanta.fi/ammattilaiset/sosiaalihuollon-asiakastietovaranto" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId12" Target="https://yhteistyotilat.fi/wiki08/display/JULSOSK/5+Sosiaalihuollon+OmaKanta" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId13" Target="https://www.kanta.fi/ammattilaiset/omakannan-kayton-ohjaaminen" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId14" Target="https://www.kanta.fi/ammattilaiset/puolesta-asiointi" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId15" Target="https://www.kanta.fi/ammattilaiset/virheellisen-tiedon-korjaaminen" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId16" Target="https://www.kanta.fi/ammattilaiset/tietojen-luovuttaminen" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId17" Target="https://yhteistyotilat.fi/wiki08/display/JULSOSK/14.4+Asiakastietojen+luovuttaminen+Sosiaalihuollon+asiakastietovarannosta" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId18" Target="https://yhteistyotilat.fi/wiki08/display/JULSOSK/14.1+Informointi+sosiaalihuollon+Kanta-palveluista" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId19" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId2" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId20" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId21" Target="people.xml" Type="http://schemas.microsoft.com/office/2011/relationships/people"/><Relationship Id="rId22" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId3" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId4" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId5" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId6" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId7" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId8" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId9" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId11" Target="https://www.kanta.fi/ammattilaiset/sosiaalihuollon-asiakastietovaranto" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId12" Target="https://yhteistyotilat.fi/wiki08/display/JULSOSK/5+Sosiaalihuollon+OmaKanta" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId13" Target="https://www.kanta.fi/ammattilaiset/omakannan-kayton-ohjaaminen" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId14" Target="https://www.kanta.fi/ammattilaiset/puolesta-asiointi" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId15" Target="https://www.kanta.fi/ammattilaiset/virheellisen-tiedon-korjaaminen" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId16" Target="https://www.kanta.fi/ammattilaiset/tietojen-luovuttaminen" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId17" Target="https://yhteistyotilat.fi/wiki08/display/JULSOSK/14.4+Asiakastietojen+luovuttaminen+Sosiaalihuollon+asiakastietovarannosta" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId18" Target="https://yhteistyotilat.fi/wiki08/display/JULSOSK/14.1+Informointi+sosiaalihuollon+Kanta-palveluista" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId19" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId2" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId20" Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId21" Target="header3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId22" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId23" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId3" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId4" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId5" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId6" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId7" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId8" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId9" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11330,52 +11039,52 @@
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Sosiaalihuollon asiakastiedon arkiston käyttöönotot</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">46f1a2f3-bc5f-4ff3-b7f3-cf96d21e1469</TermId>
         </TermInfo>
       </Terms>
     </jd32bd60a3ed49c984e203f2c1797fd7>
     <bcefd7c481cb48f4861306052502dba8 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </bcefd7c481cb48f4861306052502dba8>
     <j875f3fda00345e6808e9e260f685289 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </j875f3fda00345e6808e9e260f685289>
     <TaxCatchAll xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
       <Value>839</Value>
       <Value>563</Value>
       <Value>562</Value>
       <Value>15</Value>
       <Value>14</Value>
     </TaxCatchAll>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kela pitkä peruspohja (projektityötilat)" ma:contentTypeID="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00112FE0083EA64F2EB8D4961C8BE8602F002DF000B45F04491AAD572C387F6B60E000F2CBC1B957E1EA4F91120593CE9724C2" ma:contentTypeVersion="132" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="69627db6d4b33c1f99b268361210a195">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28d5f0a3-ab75-4f37-b21c-c5486e890318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e62476a17615fba5e8129772312e67a9" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kela pitkä peruspohja (projektityötilat)" ma:contentTypeID="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00112FE0083EA64F2EB8D4961C8BE8602F002DF000B45F04491AAD572C387F6B60E000F2CBC1B957E1EA4F91120593CE9724C2" ma:contentTypeVersion="132" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="16c08ddcb59223d4ca559f8c88513cea">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28d5f0a3-ab75-4f37-b21c-c5486e890318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4993864367b2401f4601040da8e6d57" ns2:_="">
     <xsd:import namespace="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:KelaKuvaus" minOccurs="0"/>
                 <xsd:element ref="ns2:f721df5e45f944579809e2a3903aa817" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:e53f7fded1c34b15bbf16fc4b4798b6a" minOccurs="0"/>
                 <xsd:element ref="ns2:hfc18b29aed44339bbdc39df31ab0fbf" minOccurs="0"/>
                 <xsd:element ref="ns2:je38d6a6b76c4a24843bec5179df8dbe" minOccurs="0"/>
                 <xsd:element ref="ns2:j0be05872c2d4232bfb1a6c120cbdd2c" minOccurs="0"/>
                 <xsd:element ref="ns2:bcefd7c481cb48f4861306052502dba8" minOccurs="0"/>
                 <xsd:element ref="ns2:fd47d47e4be742deac3201e55e050d93" minOccurs="0"/>
                 <xsd:element ref="ns2:l284e851add84855ab4a13e805c1c02b" minOccurs="0"/>
                 <xsd:element ref="ns2:jd32bd60a3ed49c984e203f2c1797fd7" minOccurs="0"/>
                 <xsd:element ref="ns2:j875f3fda00345e6808e9e260f685289" minOccurs="0"/>
                 <xsd:element ref="ns2:KelaPaivamaara" minOccurs="0"/>
                 <xsd:element ref="ns2:Vanhentunut" minOccurs="0"/>
                 <xsd:element ref="ns2:KelaArkistoitu" minOccurs="0"/>
               </xsd:all>
@@ -11603,119 +11312,113 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="4c5c86b2-34ba-4440-84a3-2847672c608a" ContentTypeId="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00112FE0083EA64F2EB8D4961C8BE8602F002DF000B45F04491AAD572C387F6B60E0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69B3B341-BF58-4265-B708-3BD3D9FADEB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8580F290-E98C-40A4-96D1-663F79CBBB33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C5FDAD3-08A7-43D7-8C9E-596C66356F2F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CF2743C-8FE0-4286-A5E8-F3228B95A421}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70934E88-5EF3-4A70-B170-E6C8FD2741DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7592</Characters>
+  <Pages>1</Pages>
+  <Words>876</Words>
+  <Characters>7098</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Infopaketti ammattilaiselle sosiaalihuollon asiakastiedoista OmaKannassa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kela</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8512</CharactersWithSpaces>
+  <CharactersWithSpaces>7959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:title>Infopaketti ammattilaiselle sosiaalihuollon asiakastiedoista OmaKannassa</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00112FE0083EA64F2EB8D4961C8BE8602F002DF000B45F04491AAD572C387F6B60E000F2CBC1B957E1EA4F91120593CE9724C2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KelaOmaLuokitus">
@@ -11726,27 +11429,60 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="KelaProjekti">
     <vt:lpwstr>562;#SHA2020YP|3ac9757d-d9dc-4f94-9a0f-e0578b02d196</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="KelaPihlaLuokitus">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="KelaTyoryhma">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="KelaSinettiLuokka">
     <vt:lpwstr>15;#Projektidokumentaatio|46a885a8-d012-4ce3-9e3d-2c376f037c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="KelaDokumenttiluokka">
     <vt:lpwstr>839;#Omakanta sosiaalihuollossa|df22f3ee-8647-4227-ba90-05c314e24390</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="KelaAsiasanat">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="KelaOrganisaatio">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="KelaNostaIntranettiin">
     <vt:lpwstr>14;#Ei|4da38706-6322-4438-8e0a-a80ce46c1d74</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>15d72802,3e7a948a,56ae904f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>JULKINEN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_SetDate">
+    <vt:lpwstr>2026-07-03T07:20:15Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_Name">
+    <vt:lpwstr>Julkinen</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_SiteId">
+    <vt:lpwstr>8dd62fd5-ea07-4361-a5d3-2f4586d7303b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_ActionId">
+    <vt:lpwstr>d3227c25-f376-4577-9256-95fef5726818</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1638b104-f8be-45cd-a9be-32c61c4f6e11_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>